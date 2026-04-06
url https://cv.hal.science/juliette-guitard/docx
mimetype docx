--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -147,329 +147,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
+                <w:t xml:space="preserve">Nosocomial invasive Aspergillus calidoustus infection in a CAR-T cell-treated patient with concomitant Aspergillus fumigatus respiratory infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Magalie Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+                <w:t xml:space="preserve">Morgane Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Helene Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bertho</w:t>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-026-05460-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491298v1</w:t>
+                <w:t xml:space="preserve">hal-05559776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
+                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guegan</w:t>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nabet</w:t>
+                <w:t xml:space="preserve">Agathe Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385466v2</w:t>
+                <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of qPCR in the screening strategy for Candida auris</w:t>
               </w:r>
@@ -481,7250 +481,7116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mmy/myaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for invasive mould infections in adult patients with hematological malignancies and/or stem cell transplant: A systematic literature review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+                <w:t xml:space="preserve">Loris Azoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Azoyan</w:t>
+                <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
+                <w:t xml:space="preserve">Carolina Garcia-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 91 (3), pp.106574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for invasive fungal infections in adult patients with hematological malignancies and/or stem cell transplant: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+                <w:t xml:space="preserve">Loris Azoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loris Azoyan</w:t>
+                <w:t xml:space="preserve">Carolina Garcia-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.30724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-16066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+                <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Legendre</w:t>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hamroune</w:t>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Gars</w:t>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05283528v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscesses on the Thigh for Many Years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fleury</w:t>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Turc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Juliette Hamroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Attencourt</w:t>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chaby</w:t>
+                <w:t xml:space="preserve">Mathieu Le Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81 (4), pp.827-829. </w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369436v1</w:t>
+                <w:t xml:space="preserve">pasteur-05283528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+                <w:t xml:space="preserve">Abscesses on the Thigh for Many Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
+                <w:t xml:space="preserve">Sarah Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Yves Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Christophe Attencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Guillaume Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+              <w:t xml:space="preserve">, 2025, 81 (4), pp.827-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+                <w:t xml:space="preserve">hal-05369436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Paccoud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473848v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter evaluation of the Toxoplasma gondii Real-TM (Sacace) kit performance for the molecular diagnosis of toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Rouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (4), pp.e0142823. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01428-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ß-D-Glucan Assay in the Cerebrospinal Fluid for the Diagnosis of non-cryptococcal Fungal Infection of the Central Nervous System: A Retrospective Multicentric Analysis and a Comprehensive Review of the Literature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïke Bigé</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciad274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190657v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Flagellin Pre-Exposure on the Inflammatory and Antifungal Response of Bronchial Epithelial Cells to Fungal Pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ß-D-Glucan Assay in the Cerebrospinal Fluid for the Diagnosis of non-cryptococcal Fungal Infection of the Central Nervous System: A Retrospective Multicentric Analysis and a Comprehensive Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ruffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Jordan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thorez</w:t>
+                <w:t xml:space="preserve">Laurence Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïke Bigé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8121268⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciad274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948977v1</w:t>
+                <w:t xml:space="preserve">hal-04190657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorra Monpierre</w:t>
+                <w:t xml:space="preserve">Effect of Flagellin Pre-Exposure on the Inflammatory and Antifungal Response of Bronchial Epithelial Cells to Fungal Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+                <w:t xml:space="preserve">Manon Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Sophie Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8121268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962491v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+                <w:t xml:space="preserve">hal-03962491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus Disease 2019-Associated Mucormycosis in France: A Rare but Deadly Complication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Danion</w:t>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sitbon</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (2), pp.180-190. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofab566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962472v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of ß-d-Glucan Assay for the First-Line Diagnosis of Pneumocystis Pneumonia and for Discriminating between Pneumocystis Colonization and Pneumocystis Pneumonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coronavirus Disease 2019-Associated Mucormycosis in France: A Rare but Deadly Complication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaye Senghor</w:t>
+                <w:t xml:space="preserve">François Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8070663⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofab566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957256v1</w:t>
+                <w:t xml:space="preserve">hal-03962472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of mucormycosis using an intercalating dye-based quantitative PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Usefulness of ß-d-Glucan Assay for the First-Line Diagnosis of Pneumocystis Pneumonia and for Discriminating between Pneumocystis Colonization and Pneumocystis Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lysa Prudenté</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Angebault</w:t>
+                <w:t xml:space="preserve">Yaye Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eolia Brissot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8070663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909804v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Diagnosis of Toxoplasmosis : Multicenter Evaluation of the Toxoplasma RealCycler Universal PCR Assay on 168 Characterized Human Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
+                <w:t xml:space="preserve">Diagnosis of mucormycosis using an intercalating dye-based quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Filisetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Alexandre Godmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+                <w:t xml:space="preserve">Lysa Prudenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eolia Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.03.009⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688137v1</w:t>
+                <w:t xml:space="preserve">hal-03909804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of circulating DNA for the diagnosis of invasive fusariosis: retrospective analysis of 15 proven cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Molecular Diagnosis of Toxoplasmosis : Multicenter Evaluation of the Toxoplasma RealCycler Universal PCR Assay on 168 Characterized Human Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.687-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959412v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Soto-Debrán</w:t>
+                <w:t xml:space="preserve">Detection of circulating DNA for the diagnosis of invasive fusariosis: retrospective analysis of 15 proven cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danila Seidel</w:t>
+                <w:t xml:space="preserve">Marcela Sabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isin Akyar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Badali</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (9), pp.1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666341v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narda Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Juan Soto-Debrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bonnal</w:t>
+                <w:t xml:space="preserve">Danila Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
+                <w:t xml:space="preserve">Isin Akyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gabriel</w:t>
+                <w:t xml:space="preserve">Hamid Badali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390620v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pre-analytic step duration on molecular diagnosis of toxoplasmosis for five types of biological samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246802⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147137v1</w:t>
+                <w:t xml:space="preserve">hal-03390620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
+                <w:t xml:space="preserve">Impact of pre-analytic step duration on molecular diagnosis of toxoplasmosis for five types of biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (4), pp.246. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7040246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184998v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of Toxoplasma gondii reactivation after allogeneic hematopoietic stem-cell transplantation in a high seroprevalence setting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Labopin</w:t>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Surgers</w:t>
+                <w:t xml:space="preserve">Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Malard</w:t>
+                <w:t xml:space="preserve">Abdullah M S Al-Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-019-0641-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7040246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962410v1</w:t>
+                <w:t xml:space="preserve">hal-03184998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchial Epithelial Cells on the Front Line to Fight Lung Infection-Causing Aspergillus fumigatus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Features of Toxoplasma gondii reactivation after allogeneic hematopoietic stem-cell transplantation in a high seroprevalence setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harriet Corvol</w:t>
+                <w:t xml:space="preserve">Myriam Labopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Surgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01041⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41409-019-0641-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881392v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongyloides stercoralis disseminated infection in an HIV-infected adult</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lopinto</w:t>
+                <w:t xml:space="preserve">Bronchial Epithelial Cells on the Front Line to Fight Lung Infection-Causing Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Pecriaux</w:t>
+                <w:t xml:space="preserve">Loïc Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ruffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Harriet Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (11), pp.e0008766. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045483v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhino-orbital Mucormycosis presenting as facial cellulitis in a patient with high-risk acute myeloid leukemia in relapse</w:t>
+                <w:t xml:space="preserve">Strongyloides stercoralis disseminated infection in an HIV-infected adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ambroise Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lopinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pecriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Fartoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.e0008766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962409v1</w:t>
+                <w:t xml:space="preserve">hal-03045483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Bronchial Epithelial Cells Inhibit Aspergillus fumigatus Germination of Extracellular Conidia via FleA Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhino-orbital Mucormycosis presenting as facial cellulitis in a patient with high-risk acute myeloid leukemia in relapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Marti</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Varrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Bertrand Baujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33902-0⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (2), pp.76-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907559v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Improving Vitek MS for Identification of Clinically Relevant Species of Trichosporon and the Closely Related Genera Cutaneotrichosporon and Apiotrichum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Bronchial Epithelial Cells Inhibit Aspergillus fumigatus Germination of Extracellular Conidia via FleA Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Favero Gimenes</w:t>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Francisco</w:t>
+                <w:t xml:space="preserve">Léa Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumena Machado Siqueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renato Gonçalves de Almeida</w:t>
+                <w:t xml:space="preserve">Annabelle Varrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00461-17⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33902-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962374v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old and new pathogenic Nakaseomyces species: epidemiology, biology, identification, pathogenicity and antifungal resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating and Improving Vitek MS for Identification of Clinically Relevant Species of Trichosporon and the Closely Related Genera Cutaneotrichosporon and Apiotrichum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Angoulvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Viviane Favero Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hennequin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaine Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumena Machado Siqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Gonçalves de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fov114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (8), pp.2439-2444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00461-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015709v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Old and new pathogenic Nakaseomyces species: epidemiology, biology, identification, pathogenicity and antifungal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.fov114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fov114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015694v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of HIV Infection Status on Interpretation of Quantitative PCR for Detection of Pneumocystis jirovecii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jodar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (12), pp.3870-3875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02072-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023395v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of HIV Infection Status on Interpretation of Quantitative PCR for Detection of Pneumocystis jirovecii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Magne</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53 (12), pp.3870-3875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02072-15⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 53 (5), pp.1655-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02913-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962344v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caspofungin irrigation through percutaneous calicostomy catheter combined with oral flucytosine to treat fluconazole-resistant symptomatic candiduria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Gits</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tligui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02913-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.87-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015702v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspofungin irrigation through percutaneous calicostomy catheter combined with oral flucytosine to treat fluconazole-resistant symptomatic candiduria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Benbouzid</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Palancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2014.12.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (5), pp.951-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962337v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Gits</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Palancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02913-14⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (5), pp.951-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023394v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (5), pp.1655-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02913-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262282v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnosis of cryptococcosis using an antigen detection immunochromatographic test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Merhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rivet-Dañon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nawel Ait-Ammar</w:t>
+                <w:t xml:space="preserve">Benoit Palancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (5), pp.951-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2014.12.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04015689v1</w:t>
+                <w:t xml:space="preserve">hal-01262282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of matrix-assisted laser desorption ionisation–time-of-flight mass spectrometry for identifying clinical Trichosporon isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid diagnosis of cryptococcosis using an antigen detection immunochromatographic test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet-Dañon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. de Almeida Júnior</w:t>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S.Y. Figueiredo</w:t>
+                <w:t xml:space="preserve">Frédérick Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Toubas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.L. Motta</w:t>
+                <w:t xml:space="preserve">Nawel Ait-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (5), pp.499-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962324v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Trichosporon infection in solid organ transplant patients: a report of two cases identified using IGS1 ribosomal DNA sequencing and a review of the literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of matrix-assisted laser desorption ionisation–time-of-flight mass spectrometry for identifying clinical Trichosporon isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. de Almeida Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Almeida Júnior</w:t>
+                <w:t xml:space="preserve">D.S.Y. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T.W. Song</w:t>
+                <w:t xml:space="preserve">D. Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Campos</w:t>
+                <w:t xml:space="preserve">G.M.B. del Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M.V. Strabelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G.M. del Negro</w:t>
+                <w:t xml:space="preserve">A.L. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.12179⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (8), pp.784-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03962328v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two matrix-assisted laser desorption ionization-time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of Candida species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive Trichosporon infection in solid organ transplant patients: a report of two cases identified using IGS1 ribosomal DNA sequencing and a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Almeida Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T.W. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacroix</w:t>
+                <w:t xml:space="preserve">S.V. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gicquel</w:t>
+                <w:t xml:space="preserve">T.M.V. Strabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sendid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">G.M. del Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12210⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962292v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive infections due to Candida norvegensis and Candida inconspicua : report of 12 cases and review of the literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Evaluation of two matrix-assisted laser desorption ionization-time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of Candida species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adéla Angoulvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie L’ollivier</w:t>
+                <w:t xml:space="preserve">B. Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cornet</w:t>
+                <w:t xml:space="preserve">J. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13693786.2013.807444⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015677v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive infections due to Candida norvegensis and Candida inconspicua: report of 12 cases and review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéla Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie L'Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (8), pp.795-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/13693786.2013.807444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mouse Model for Candida glabrata Hematogenous Disseminated Infection Starting from the Gut: Evaluation of Strains with Different Adhesion Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralitsa Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurel Tefit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e69664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive infections due to Candida norvegensis and Candida inconspicua : report of 12 cases and review of the literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Recombinant Antigen-Based Enzyme Immunoassay for the Diagnosis of Noninvasive Aspergillosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie L’ollivier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13693786.2013.807444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (3), pp.762-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01257-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023415v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Recombinant Antigen-Based Enzyme Immunoassay for the Diagnosis of Noninvasive Aspergillosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Commentez ce cas clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Develoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01257-11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.206-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962286v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentez ce cas clinique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rapid Discrimination between Candida glabrata, Candida nivariensis, and Candida bracarensis by Use of a Singleplex PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Enache-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Develoux</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.3375-3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00688-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03962296v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Discrimination between Candida glabrata, Candida nivariensis, and Candida bracarensis by Use of a Singleplex PCR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Durrens</w:t>
+                <w:t xml:space="preserve">Insight into Antigenic Diversity of VAR2CSA-DBL5ε Domain from Multiple Plasmodium falciparum Placental Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sédami Gnidehou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Triqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00688-11⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015671v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Antigenic Diversity of VAR2CSA-DBL5ε Domain from Multiple Plasmodium falciparum Placental Isolates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Plasmodium falciparum population dynamics in a cohort of pregnant women in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédami Gnidehou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Choukri Triqui</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013105⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962279v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum population dynamics in a cohort of pregnant women in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Differential evolution of anti-VAR2CSA- IgG3 in primigravidae and multigravidae pregnant women infected by Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadine Fievet</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellie Moulopo Magnouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9 (1), pp.165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-165⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962282v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential evolution of anti-VAR2CSA- IgG3 in primigravidae and multigravidae pregnant women infected by Plasmodium falciparum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Plasmodium falciparum Transcriptome Analysis Reveals Pregnancy Malaria Associated Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavstsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Salanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-10⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.e1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962259v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Transcriptome Analysis Reveals Pregnancy Malaria Associated Gene Expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Salanti</w:t>
+                <w:t xml:space="preserve">Red blood cell polymorphisms in relation to Plasmodium falciparum asymptomatic parasite densities and morbidity in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Toly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001855⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (9-10), pp.2352-2358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962264v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of red blood cell polymorphisms on the antibody response to Plasmodium falciparum in Senegal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the effects of probiotics on Cryptosporidium parvum infection in neonatal rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lassana Konaté</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Desveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2005.12.005⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (5), pp.522-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-006-0181-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962253v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effects of probiotics on Cryptosporidium parvum infection in neonatal rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of red blood cell polymorphisms on the antibody response to Plasmodium falciparum in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Birame Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Toly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-006-0181-4⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (5), pp.1260-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2005.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962250v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell polymorphisms in relation to Plasmodium falciparum asymptomatic parasite densities and morbidity in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">The role of the G6PD AEth376G/968C allele in glucose-6-phosphate dehydrogenase deficiency in the seerer population of Senegal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vulliamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 91 (2), pp.262-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7734,168 +7600,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micafungin susceptibility of the most common&amp;lt;em&amp;gt; Candida&amp;lt;/em&amp;gt; species in 16 French university hospitals : comparison between the Etest® and the EUCAST methods (MICACAND study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Angoulevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. ECCMID, European Congress of Clinical Microbiology and infectious deseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhague, Denmark. , 332 p., 2015, Antifungal susceptibility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7963,51 +7829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="284A931A"/>
+    <w:nsid w:val="DF255AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8194,51 +8060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-guitard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9782-3577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109369009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05122823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monzo-Gallo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106574" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16066-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Turc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ke Big&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vellaissamy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thorez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab566" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Prudent&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolia Brissot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688137v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.03.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246802" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0641-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Le Pogam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopinto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pecriaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008766" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baujat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2019.01.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907559v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Varrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33902-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Almeida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Favero Gimenes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Francisco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Machado Siqueira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves de Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00461-17" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angoulvant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12983" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ancelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02072-15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Atanasova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gits" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02913-14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peltier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tligui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benbouzid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.12.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015689v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet-Da&#241;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ait-Ammar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2014.12.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCM7QHG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. de Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.Y. Figueiredo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.B. del Negro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Motta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12502" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T.W. Song" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Campos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.V. Strabelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. del Negro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12179" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3862XWLR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sendid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12210" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Angoulvant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2013.807444" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863714v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Atanasova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurel Tefit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069664" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962286v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01257-11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belkadi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Develoux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2012.04.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50G7X3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enache-Angoulvant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00688-11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962279v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dami Gnidehou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jessen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ermont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Triqui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013105" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962282v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Andersen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962259v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Moulopo Magnouha" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salanti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-10" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962264v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bischoff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavstsen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001855" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Birame Sarr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2005.12.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHVHG64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962250v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0181-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HHX7V6F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962255v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGLZS46-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Araujo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vulliamy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-guitard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9782-3577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109369009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Choquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kemp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-026-05460-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05122823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monzo-Gallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16066-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Turc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ke Big&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vellaissamy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thorez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121268" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab566" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Prudent&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolia Brissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0641-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Le Pogam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopinto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pecriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008766" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baujat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2019.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Varrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33902-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Almeida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Favero Gimenes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Francisco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Machado Siqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves de Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00461-17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angoulvant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ancelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02072-15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Atanasova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gits" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02913-14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peltier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tligui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benbouzid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.12.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023395v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12983" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023394v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet-Da&#241;on" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ait-Ammar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2014.12.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCM7QHG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. de Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.Y. Figueiredo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.B. del Negro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Motta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12502" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T.W. Song" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Campos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.V. Strabelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. del Negro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12179" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3862XWLR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sendid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12210" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850040v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Angoulvant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2013.807444" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Atanasova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurel Tefit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069664" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01257-11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962296v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belkadi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Develoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2012.04.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50G7X3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enache-Angoulvant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00688-11" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dami Gnidehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jessen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ermont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Triqui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013105" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Andersen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-165" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Moulopo Magnouha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salanti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bischoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavstsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001855" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962255v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.021" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGLZS46-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962250v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0181-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HHX7V6F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962253v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Birame Sarr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2005.12.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHVHG64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962243v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Araujo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vulliamy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>