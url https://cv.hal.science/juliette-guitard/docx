--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -147,1336 +147,1336 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosocomial invasive Aspergillus calidoustus infection in a CAR-T cell-treated patient with concomitant Aspergillus fumigatus respiratory infection</w:t>
+                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Joris</w:t>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Choquet</w:t>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Kemp</w:t>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+                <w:t xml:space="preserve">Agathe Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-026-05460-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559776v1</w:t>
+                <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
+                <w:t xml:space="preserve">Nosocomial invasive Aspergillus calidoustus infection in a CAR-T cell-treated patient with concomitant Aspergillus fumigatus respiratory infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Magalie Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+                <w:t xml:space="preserve">Morgane Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Helene Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bertho</w:t>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-026-05460-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491298v1</w:t>
+                <w:t xml:space="preserve">hal-05559776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of qPCR in the screening strategy for Candida auris</w:t>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jolivet</w:t>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Le Roux</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf041⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122823v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for invasive mould infections in adult patients with hematological malignancies and/or stem cell transplant: A systematic literature review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Value of qPCR in the screening strategy for Candida auris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Azoyan</w:t>
+                <w:t xml:space="preserve">Sarah Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
+                <w:t xml:space="preserve">Sandra Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Garcia-Vidal</w:t>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+                <w:t xml:space="preserve">Edith Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (3), pp.106574. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222986v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for invasive fungal infections in adult patients with hematological malignancies and/or stem cell transplant: a systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Risk factors for invasive mould infections in adult patients with hematological malignancies and/or stem cell transplant: A systematic literature review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Azoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Garcia-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-16066-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (3), pp.106574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245036v1</w:t>
+                <w:t xml:space="preserve">hal-05222986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for invasive fungal infections in adult patients with hematological malignancies and/or stem cell transplant: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Azoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Carolina Garcia-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Nabet</w:t>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-16066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385466v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Legendre</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hamroune</w:t>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Gars</w:t>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05283528v1</w:t>
+                <w:t xml:space="preserve">hal-05385466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscesses on the Thigh for Many Years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fleury</w:t>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Turc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Juliette Hamroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Attencourt</w:t>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chaby</w:t>
+                <w:t xml:space="preserve">Mathieu Le Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81 (4), pp.827-829. </w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369436v1</w:t>
+                <w:t xml:space="preserve">pasteur-05283528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+                <w:t xml:space="preserve">Abscesses on the Thigh for Many Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
+                <w:t xml:space="preserve">Sarah Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Yves Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Christophe Attencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Guillaume Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+              <w:t xml:space="preserve">, 2025, 81 (4), pp.827-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+                <w:t xml:space="preserve">hal-05369436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicenter evaluation of the Toxoplasma gondii Real-TM (Sacace) kit performance for the molecular diagnosis of toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Rouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1540,90 +1540,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
@@ -1661,51 +1661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ß-D-Glucan Assay in the Cerebrospinal Fluid for the Diagnosis of non-cryptococcal Fungal Infection of the Central Nervous System: A Retrospective Multicentric Analysis and a Comprehensive Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,295 +1789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Flagellin Pre-Exposure on the Inflammatory and Antifungal Response of Bronchial Epithelial Cells to Fungal Pathogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of circulating DNA for the diagnosis of invasive fusariosis: retrospective analysis of 15 proven cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ruffin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
+                <w:t xml:space="preserve">Marcela Sabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thorez</w:t>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8121268⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (9), pp.1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948977v1</w:t>
+                <w:t xml:space="preserve">hal-03959412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorra Monpierre</w:t>
+                <w:t xml:space="preserve">Effect of Flagellin Pre-Exposure on the Inflammatory and Antifungal Response of Bronchial Epithelial Cells to Fungal Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+                <w:t xml:space="preserve">Manon Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Sophie Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8121268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962491v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
               </w:r>
@@ -2191,1043 +2191,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus Disease 2019-Associated Mucormycosis in France: A Rare but Deadly Complication</w:t>
+                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Danion</w:t>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (2), pp.180-190. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofab566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962472v1</w:t>
+                <w:t xml:space="preserve">hal-03962491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of ß-d-Glucan Assay for the First-Line Diagnosis of Pneumocystis Pneumonia and for Discriminating between Pneumocystis Colonization and Pneumocystis Pneumonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coronavirus Disease 2019-Associated Mucormycosis in France: A Rare but Deadly Complication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaye Senghor</w:t>
+                <w:t xml:space="preserve">François Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8070663⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofab566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957256v1</w:t>
+                <w:t xml:space="preserve">hal-03962472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of mucormycosis using an intercalating dye-based quantitative PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Usefulness of ß-d-Glucan Assay for the First-Line Diagnosis of Pneumocystis Pneumonia and for Discriminating between Pneumocystis Colonization and Pneumocystis Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Godmer</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysa Prudenté</w:t>
+                <w:t xml:space="preserve">Yaye Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Angebault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8070663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909804v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Diagnosis of Toxoplasmosis : Multicenter Evaluation of the Toxoplasma RealCycler Universal PCR Assay on 168 Characterized Human Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
+                <w:t xml:space="preserve">Diagnosis of mucormycosis using an intercalating dye-based quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Filisetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Lysa Prudenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+                <w:t xml:space="preserve">Eolia Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (6), pp.687-696. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688137v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of circulating DNA for the diagnosis of invasive fusariosis: retrospective analysis of 15 proven cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Molecular Diagnosis of Toxoplasmosis : Multicenter Evaluation of the Toxoplasma RealCycler Universal PCR Assay on 168 Characterized Human Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Sabou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Angebault</w:t>
+                <w:t xml:space="preserve">Denis Filisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (9), pp.1268. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.687-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959412v1</w:t>
+                <w:t xml:space="preserve">hal-03688137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narda Medina</w:t>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Soto-Debrán</w:t>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danila Seidel</w:t>
+                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isin Akyar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid Badali</w:t>
+                <w:t xml:space="preserve">Frederic Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666341v1</w:t>
+                <w:t xml:space="preserve">hal-03390620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narda Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Juan Soto-Debrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bonnal</w:t>
+                <w:t xml:space="preserve">Danila Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
+                <w:t xml:space="preserve">Isin Akyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gabriel</w:t>
+                <w:t xml:space="preserve">Hamid Badali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390620v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pre-analytic step duration on molecular diagnosis of toxoplasmosis for five types of biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246802. </w:t>
@@ -3265,51 +3265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,51 +3412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of Toxoplasma gondii reactivation after allogeneic hematopoietic stem-cell transplantation in a high seroprevalence setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Labopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,90 +3533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronchial Epithelial Cells on the Front Line to Fight Lung Infection-Causing Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ruffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pecriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fartoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (11), pp.e0008766. </w:t>
@@ -3827,51 +3827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Varrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.15699. </w:t>
@@ -4216,51 +4216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old and new pathogenic Nakaseomyces species: epidemiology, biology, identification, pathogenicity and antifungal resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4320,51 +4320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of HIV Infection Status on Interpretation of Quantitative PCR for Detection of Pneumocystis jirovecii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,3333 +4435,3065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Caspofungin irrigation through percutaneous calicostomy catheter combined with oral flucytosine to treat fluconazole-resistant symptomatic candiduria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brossas</w:t>
+                <w:t xml:space="preserve">J. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Meyer</w:t>
+                <w:t xml:space="preserve">M. Tligui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gits</w:t>
+                <w:t xml:space="preserve">S. Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (5), pp.1655-1661. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.87-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02913-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015702v1</w:t>
+                <w:t xml:space="preserve">hal-03962337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspofungin irrigation through percutaneous calicostomy catheter combined with oral flucytosine to treat fluconazole-resistant symptomatic candiduria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">R. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peltier</w:t>
+                <w:t xml:space="preserve">J. Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tligui</w:t>
+                <w:t xml:space="preserve">I. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benbouzid</w:t>
+                <w:t xml:space="preserve">M. Gits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (1), pp.87-90. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (5), pp.1655-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2014.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02913-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962337v1</w:t>
+                <w:t xml:space="preserve">hal-04015702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (5), pp.1655-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02913-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023395v1</w:t>
+                <w:t xml:space="preserve">hal-04023394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Palancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96 (5), pp.951-972. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+              <w:t xml:space="preserve">, 2015, 96 (5), pp.951-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015694v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Rapid diagnosis of cryptococcosis using an antigen detection immunochromatographic test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet-Dañon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Gits</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Ait-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02913-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (5), pp.499-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023394v1</w:t>
+                <w:t xml:space="preserve">hal-04015689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yap7 is a transcriptional repressor of nitric oxide oxidase in yeasts, which arose from neofunctionalization after whole genome duplication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+                <w:t xml:space="preserve">Evaluation of two matrix-assisted laser desorption ionization-time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of Candida species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12983⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262282v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnosis of cryptococcosis using an antigen detection immunochromatographic test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nawel Ait-Ammar</w:t>
+                <w:t xml:space="preserve">Usefulness of matrix-assisted laser desorption ionisation–time-of-flight mass spectrometry for identifying clinical Trichosporon isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. de Almeida Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S.Y. Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M.B. del Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2014.12.017⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (8), pp.784-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04015689v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of matrix-assisted laser desorption ionisation–time-of-flight mass spectrometry for identifying clinical Trichosporon isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.L. Motta</w:t>
+                <w:t xml:space="preserve">Invasive Trichosporon infection in solid organ transplant patients: a report of two cases identified using IGS1 ribosomal DNA sequencing and a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Almeida Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T.W. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.V. Strabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. del Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12502⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962324v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Trichosporon infection in solid organ transplant patients: a report of two cases identified using IGS1 ribosomal DNA sequencing and a review of the literature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.M. del Negro</w:t>
+                <w:t xml:space="preserve">Invasive infections due to Candida norvegensis and Candida inconspicua: report of 12 cases and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéla Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie L'Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.12179⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (8), pp.795-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13693786.2013.807444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03962328v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two matrix-assisted laser desorption ionization-time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of Candida species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">A Mouse Model for Candida glabrata Hematogenous Disseminated Infection Starting from the Gut: Evaluation of Strains with Different Adhesion Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralitsa Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurel Tefit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12210⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e69664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962292v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive infections due to Candida norvegensis and Candida inconspicua: report of 12 cases and review of the literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Recombinant Antigen-Based Enzyme Immunoassay for the Diagnosis of Noninvasive Aspergillosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sendid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13693786.2013.807444⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (3), pp.762-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01257-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850040v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mouse Model for Candida glabrata Hematogenous Disseminated Infection Starting from the Gut: Evaluation of Strains with Different Adhesion Properties.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Commentez ce cas clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Buot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Develoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0069664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.206-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863714v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Recombinant Antigen-Based Enzyme Immunoassay for the Diagnosis of Noninvasive Aspergillosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Rapid Discrimination between Candida glabrata, Candida nivariensis, and Candida bracarensis by Use of a Singleplex PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Enache-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (3), pp.762-765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01257-11⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 49 (9), pp.3375-3379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00688-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962286v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentez ce cas clinique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Plasmodium falciparum population dynamics in a cohort of pregnant women in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Develoux</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sédami Gnidehou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03962296v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Discrimination between Candida glabrata, Candida nivariensis, and Candida bracarensis by Use of a Singleplex PCR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Durrens</w:t>
+                <w:t xml:space="preserve">Insight into Antigenic Diversity of VAR2CSA-DBL5ε Domain from Multiple Plasmodium falciparum Placental Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sédami Gnidehou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Triqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00688-11⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015671v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into Antigenic Diversity of VAR2CSA-DBL5ε Domain from Multiple Plasmodium falciparum Placental Isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Choukri Triqui</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum Transcriptome Analysis Reveals Pregnancy Malaria Associated Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavstsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013105⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.e1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962279v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum population dynamics in a cohort of pregnant women in Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Differential evolution of anti-VAR2CSA- IgG3 in primigravidae and multigravidae pregnant women infected by Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadine Fievet</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nellie Moulopo Magnouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9 (1), pp.165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-165⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962282v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential evolution of anti-VAR2CSA- IgG3 in primigravidae and multigravidae pregnant women infected by Plasmodium falciparum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">The role of the G6PD AEth376G/968C allele in glucose-6-phosphate dehydrogenase deficiency in the seerer population of Senegal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tengfei Li</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vulliamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (2), pp.262-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962259v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Transcriptome Analysis Reveals Pregnancy Malaria Associated Gene Expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Salanti</w:t>
+                <w:t xml:space="preserve">Red blood cell polymorphisms in relation to Plasmodium falciparum asymptomatic parasite densities and morbidity in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Toly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001855⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (9-10), pp.2352-2358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962264v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell polymorphisms in relation to Plasmodium falciparum asymptomatic parasite densities and morbidity in Senegal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the effects of probiotics on Cryptosporidium parvum infection in neonatal rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Toly</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Desveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.03.021⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (5), pp.522-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-006-0181-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962255v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effects of probiotics on Cryptosporidium parvum infection in neonatal rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Impact of red blood cell polymorphisms on the antibody response to Plasmodium falciparum in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Birame Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Toly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (5), pp.1260-1268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micinf.2005.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962253v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03962243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micafungin susceptibility of the most common&amp;lt;em&amp;gt; Candida&amp;lt;/em&amp;gt; species in 16 French university hospitals : comparison between the Etest® and the EUCAST methods (MICACAND study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Accoceberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Adela Angoulevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. ECCMID, European Congress of Clinical Microbiology and infectious deseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhague, Denmark. , 332 p., 2015, Antifungal susceptibility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7829,51 +7561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF255AE1"/>
+    <w:nsid w:val="536F5755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8060,51 +7792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-guitard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9782-3577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109369009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Choquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kemp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-026-05460-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05122823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monzo-Gallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16066-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Turc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ke Big&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vellaissamy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thorez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121268" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab566" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Prudent&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolia Brissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0641-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Le Pogam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopinto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pecriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008766" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baujat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2019.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Varrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33902-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Almeida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Favero Gimenes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Francisco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Machado Siqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves de Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00461-17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angoulvant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ancelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02072-15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Atanasova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gits" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02913-14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peltier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tligui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benbouzid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.12.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023395v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12983" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023394v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015689v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet-Da&#241;on" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ait-Ammar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2014.12.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCM7QHG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. de Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.Y. Figueiredo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.B. del Negro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Motta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12502" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T.W. Song" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Campos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.V. Strabelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. del Negro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12179" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3862XWLR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962292v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sendid" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12210" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850040v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Angoulvant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2013.807444" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Atanasova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurel Tefit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069664" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01257-11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962296v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belkadi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Develoux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2012.04.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50G7X3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enache-Angoulvant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00688-11" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dami Gnidehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jessen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ermont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Triqui" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013105" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Andersen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-165" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Moulopo Magnouha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salanti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bischoff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavstsen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001855" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962255v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.021" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGLZS46-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962250v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0181-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HHX7V6F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962253v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Birame Sarr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2005.12.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHVHG64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962243v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Araujo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vulliamy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-guitard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9782-3577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109369009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Choquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kemp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-026-05460-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05122823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monzo-Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16066-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Turc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ke Big&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vellaissamy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thorez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121268" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab566" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070663" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Prudent&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolia Brissot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.03.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0641-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Le Pogam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopinto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pecriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008766" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baujat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2019.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Varrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33902-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Almeida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Favero Gimenes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Francisco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Machado Siqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves de Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00461-17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angoulvant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ancelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02072-15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peltier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tligui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benbouzid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Atanasova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02913-14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12983" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet-Da&#241;on" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ait-Ammar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2014.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCM7QHG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sendid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962324v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. de Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.Y. Figueiredo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.B. del Negro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Motta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12502" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T.W. Song" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Campos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.V. Strabelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. del Negro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12179" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3862XWLR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850040v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Angoulvant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2013.807444" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Atanasova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurel Tefit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069664" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01257-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belkadi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Develoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2012.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50G7X3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enache-Angoulvant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00688-11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962282v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Andersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ermont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dami Gnidehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-165" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jessen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Triqui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962264v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bischoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavstsen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salanti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001855" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962259v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Moulopo Magnouha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-10" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Araujo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vulliamy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGLZS46-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0181-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HHX7V6F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Birame Sarr" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2005.12.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHVHG64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>