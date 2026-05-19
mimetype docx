--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -181,779 +181,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
+                <w:t xml:space="preserve">Nosocomial invasive Aspergillus calidoustus infection in a CAR-T cell-treated patient with concomitant Aspergillus fumigatus respiratory infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Magalie Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
+                <w:t xml:space="preserve">Morgane Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+                <w:t xml:space="preserve">Helene Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bertho</w:t>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-026-05460-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491298v1</w:t>
+                <w:t xml:space="preserve">hal-05559776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosocomial invasive Aspergillus calidoustus infection in a CAR-T cell-treated patient with concomitant Aspergillus fumigatus respiratory infection</w:t>
+                <w:t xml:space="preserve">Clinical Manifestations of Emerging Trichosporon spp. Infections, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Joris</w:t>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Choquet</w:t>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Kemp</w:t>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+                <w:t xml:space="preserve">Agathe Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (1), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10096-026-05460-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid3201.250504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559776v1</w:t>
+                <w:t xml:space="preserve">hal-05491298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+                <w:t xml:space="preserve">Value of qPCR in the screening strategy for Candida auris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
+                <w:t xml:space="preserve">Sarah Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Sandra Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Edith Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+                <w:t xml:space="preserve">hal-05122823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of qPCR in the screening strategy for Candida auris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for invasive mould infections in adult patients with hematological malignancies and/or stem cell transplant: A systematic literature review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jolivet</w:t>
+                <w:t xml:space="preserve">Loris Azoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+                <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lokman Galal</w:t>
+                <w:t xml:space="preserve">Carolina Garcia-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Le Roux</w:t>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (3), pp.106574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122823v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for invasive mould infections in adult patients with hematological malignancies and/or stem cell transplant: A systematic literature review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Azoyan</w:t>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Garcia-Vidal</w:t>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+                <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (3), pp.106574. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2025.106574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222986v1</w:t>
+                <w:t xml:space="preserve">hal-05385466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for invasive fungal infections in adult patients with hematological malignancies and/or stem cell transplant: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Monzo-Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Azoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Garcia-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.30724. </w:t>
@@ -985,727 +985,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter performance evaluation of the &amp;quot;quanty TOXO (RH region)&amp;quot; kit (Clonit) for molecular diagnosis of toxoplasmosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Juliette Hamroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guegan</w:t>
+                <w:t xml:space="preserve">Sébastien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nabet</w:t>
+                <w:t xml:space="preserve">Mathieu Le Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (11), pp.e0053825. </w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.00538-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385466v2</w:t>
+                <w:t xml:space="preserve">pasteur-05283528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenomic landscape of bronchial epithelial cells reveals the establishment of trained immunity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abscesses on the Thigh for Many Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Legendre</w:t>
+                <w:t xml:space="preserve">Sarah Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hamroune</w:t>
+                <w:t xml:space="preserve">Yves Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jacques</w:t>
+                <w:t xml:space="preserve">Christophe Attencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Gars</w:t>
+                <w:t xml:space="preserve">Guillaume Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (4), pp.827-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41435-025-00357-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaf325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05283528v1</w:t>
+                <w:t xml:space="preserve">hal-05369436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscesses on the Thigh for Many Years</w:t>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fleury</w:t>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Turc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 81 (4), pp.827-829. </w:t>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaf325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369436v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter evaluation of the Toxoplasma gondii Real-TM (Sacace) kit performance for the molecular diagnosis of toxoplasmosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Célia Rouges</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jcm.01428-23⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516294v1</w:t>
+                <w:t xml:space="preserve">hal-04473848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptococcus neoformans Infections Differ Among Human Immunodeficiency Virus (HIV)–Seropositive and HIV-Seronegative Individuals: Results From a Nationwide Surveillance Program in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicenter evaluation of the Toxoplasma gondii Real-TM (Sacace) kit performance for the molecular diagnosis of toxoplasmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Paccoud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+                <w:t xml:space="preserve">Célia Rouges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.ofad658. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (4), pp.e0142823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofad658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01428-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473848v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ß-D-Glucan Assay in the Cerebrospinal Fluid for the Diagnosis of non-cryptococcal Fungal Infection of the Central Nervous System: A Retrospective Multicentric Analysis and a Comprehensive Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,295 +1789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of circulating DNA for the diagnosis of invasive fusariosis: retrospective analysis of 15 proven cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Flagellin Pre-Exposure on the Inflammatory and Antifungal Response of Bronchial Epithelial Cells to Fungal Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Manon Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Sabou</w:t>
+                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Angebault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Sophie Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8121268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959412v1</w:t>
+                <w:t xml:space="preserve">hal-03948977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Flagellin Pre-Exposure on the Inflammatory and Antifungal Response of Bronchial Epithelial Cells to Fungal Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ruffin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (12), pp.1268. </w:t>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8121268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948977v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
               </w:r>
@@ -2191,1043 +2191,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
+                <w:t xml:space="preserve">Coronavirus Disease 2019-Associated Mucormycosis in France: A Rare but Deadly Complication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorra Monpierre</w:t>
+                <w:t xml:space="preserve">François Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.180-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofab566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962491v1</w:t>
+                <w:t xml:space="preserve">hal-03962472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus Disease 2019-Associated Mucormycosis in France: A Rare but Deadly Complication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of ß-d-Glucan Assay for the First-Line Diagnosis of Pneumocystis Pneumonia and for Discriminating between Pneumocystis Colonization and Pneumocystis Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Danion</w:t>
+                <w:t xml:space="preserve">Yaye Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofab566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8070663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962472v1</w:t>
+                <w:t xml:space="preserve">hal-03957256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of ß-d-Glucan Assay for the First-Line Diagnosis of Pneumocystis Pneumonia and for Discriminating between Pneumocystis Colonization and Pneumocystis Pneumonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diagnosis of mucormycosis using an intercalating dye-based quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Vellaissamy</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Godmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaye Senghor</w:t>
+                <w:t xml:space="preserve">Lysa Prudenté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eolia Brissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8070663⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957256v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of mucormycosis using an intercalating dye-based quantitative PCR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Godmer</w:t>
+                <w:t xml:space="preserve">Molecular Diagnosis of Toxoplasmosis : Multicenter Evaluation of the Toxoplasma RealCycler Universal PCR Assay on 168 Characterized Human Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysa Prudenté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Angebault</w:t>
+                <w:t xml:space="preserve">Denis Filisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eolia Brissot</w:t>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (6), pp.687-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909804v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Diagnosis of Toxoplasmosis : Multicenter Evaluation of the Toxoplasma RealCycler Universal PCR Assay on 168 Characterized Human Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
+                <w:t xml:space="preserve">Detection of circulating DNA for the diagnosis of invasive fusariosis: retrospective analysis of 15 proven cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Filisetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Marcela Sabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (6), pp.687-696. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (9), pp.1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2022.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688137v1</w:t>
+                <w:t xml:space="preserve">hal-03959412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
+                <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Narda Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bonnal</w:t>
+                <w:t xml:space="preserve">Juan Soto-Debrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
+                <w:t xml:space="preserve">Danila Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gabriel</w:t>
+                <w:t xml:space="preserve">Isin Akyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Badali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390620v1</w:t>
+                <w:t xml:space="preserve">hal-03666341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus cryptic species: A prospective multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Soto-Debrán</w:t>
+                <w:t xml:space="preserve">Sebastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danila Seidel</w:t>
+                <w:t xml:space="preserve">Christine Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isin Akyar</w:t>
+                <w:t xml:space="preserve">Anne‐cecile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Badali</w:t>
+                <w:t xml:space="preserve">Frederic Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666341v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pre-analytic step duration on molecular diagnosis of toxoplasmosis for five types of biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246802. </w:t>
@@ -3265,51 +3265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Origin and Species Distribution of Fusarium spp. Isolates Identified by Molecular Sequencing and Mass Spectrometry: A European Multicenter Hospital Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,64 +3399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of Toxoplasma gondii reactivation after allogeneic hematopoietic stem-cell transplantation in a high seroprevalence setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Labopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,90 +3533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronchial Epithelial Cells on the Front Line to Fight Lung Infection-Causing Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ruffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harriet Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pecriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Fartoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (11), pp.e0008766. </w:t>
@@ -3814,64 +3814,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhino-orbital Mucormycosis presenting as facial cellulitis in a patient with high-risk acute myeloid leukemia in relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Varrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.15699. </w:t>
@@ -4216,51 +4216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old and new pathogenic Nakaseomyces species: epidemiology, biology, identification, pathogenicity and antifungal resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4320,51 +4320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of HIV Infection Status on Interpretation of Quantitative PCR for Detection of Pneumocystis jirovecii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4454,51 +4454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspofungin irrigation through percutaneous calicostomy catheter combined with oral flucytosine to treat fluconazole-resistant symptomatic candiduria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,51 +4575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,51 +4709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candida inconspicua and Candida norvegensis: New Insights into Identification in Relation to Sexual Reproduction and Genome Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4869,77 +4869,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Merhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Palancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (5), pp.951-72. </w:t>
@@ -4990,51 +4990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid diagnosis of cryptococcosis using an antigen detection immunochromatographic test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet-Dañon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,497 +5117,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two matrix-assisted laser desorption ionization-time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of Candida species</w:t>
+                <w:t xml:space="preserve">Usefulness of matrix-assisted laser desorption ionisation–time-of-flight mass spectrometry for identifying clinical Trichosporon isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lacroix</w:t>
+                <w:t xml:space="preserve">J.N. de Almeida Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gicquel</w:t>
+                <w:t xml:space="preserve">D.S.Y. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sendid</w:t>
+                <w:t xml:space="preserve">D. Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Meyer</w:t>
+                <w:t xml:space="preserve">G.M.B. del Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">A.L. Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (2), pp.153-158. </w:t>
+              <w:t xml:space="preserve">, 2014, 20 (8), pp.784-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962292v1</w:t>
+                <w:t xml:space="preserve">hal-03962324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of matrix-assisted laser desorption ionisation–time-of-flight mass spectrometry for identifying clinical Trichosporon isolates</w:t>
+                <w:t xml:space="preserve">Invasive Trichosporon infection in solid organ transplant patients: a report of two cases identified using IGS1 ribosomal DNA sequencing and a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. de Almeida Júnior</w:t>
+                <w:t xml:space="preserve">J.N. Almeida Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S.Y. Figueiredo</w:t>
+                <w:t xml:space="preserve">A.T.W. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Toubas</w:t>
+                <w:t xml:space="preserve">S.V. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M.B. del Negro</w:t>
+                <w:t xml:space="preserve">T.M.V. Strabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Motta</w:t>
+                <w:t xml:space="preserve">G.M. del Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (8), pp.784-790. </w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (1), pp.135-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tid.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962324v1</w:t>
+                <w:t xml:space="preserve">hal-03962328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Trichosporon infection in solid organ transplant patients: a report of two cases identified using IGS1 ribosomal DNA sequencing and a review of the literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of two matrix-assisted laser desorption ionization-time of flight mass spectrometry (MALDI-TOF MS) systems for the identification of Candida species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T.W. Song</w:t>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Campos</w:t>
+                <w:t xml:space="preserve">A. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M.V. Strabelli</w:t>
+                <w:t xml:space="preserve">B. Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. del Negro</w:t>
+                <w:t xml:space="preserve">J. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.12179⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03962328v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive infections due to Candida norvegensis and Candida inconspicua: report of 12 cases and review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéla Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie L'Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurel Tefit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e69664. </w:t>
@@ -5805,64 +5805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Recombinant Antigen-Based Enzyme Immunoassay for the Diagnosis of Noninvasive Aspergillosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Develoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6094,51 +6094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Discrimination between Candida glabrata, Candida nivariensis, and Candida bracarensis by Use of a Singleplex PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Enache-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6215,51 +6215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum population dynamics in a cohort of pregnant women in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernille Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,858 +6477,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Transcriptome Analysis Reveals Pregnancy Malaria Associated Gene Expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential evolution of anti-VAR2CSA- IgG3 in primigravidae and multigravidae pregnant women infected by Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t>
+                <w:t xml:space="preserve">Gilles Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bischoff</w:t>
+                <w:t xml:space="preserve">Nellie Moulopo Magnouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Proux</w:t>
+                <w:t xml:space="preserve">Ali Salanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lavstsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Salanti</w:t>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001855⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962264v1</w:t>
+                <w:t xml:space="preserve">hal-03962259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential evolution of anti-VAR2CSA- IgG3 in primigravidae and multigravidae pregnant women infected by Plasmodium falciparum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum Transcriptome Analysis Reveals Pregnancy Malaria Associated Gene Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cottrell</w:t>
+                <w:t xml:space="preserve">Emmanuel Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nellie Moulopo Magnouha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Caroline Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavstsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Salanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (1), pp.10. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (3), pp.e1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962259v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the G6PD AEth376G/968C allele in glucose-6-phosphate dehydrogenase deficiency in the seerer population of Senegal.</w:t>
+                <w:t xml:space="preserve">Impact of red blood cell polymorphisms on the antibody response to Plasmodium falciparum in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla de Araujo</w:t>
+                <w:t xml:space="preserve">Jean Birame Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Toly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Vulliamy</w:t>
+                <w:t xml:space="preserve">Lassana Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (5), pp.1260-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2005.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962243v1</w:t>
+                <w:t xml:space="preserve">hal-03962253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red blood cell polymorphisms in relation to Plasmodium falciparum asymptomatic parasite densities and morbidity in Senegal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the effects of probiotics on Cryptosporidium parvum infection in neonatal rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Toly</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Desveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parissa Alimardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.03.021⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99 (5), pp.522-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-006-0181-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962255v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effects of probiotics on Cryptosporidium parvum infection in neonatal rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Red blood cell polymorphisms in relation to Plasmodium falciparum asymptomatic parasite densities and morbidity in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Toly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-006-0181-4⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (9-10), pp.2352-2358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962250v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of red blood cell polymorphisms on the antibody response to Plasmodium falciparum in Senegal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">The role of the G6PD AEth376G/968C allele in glucose-6-phosphate dehydrogenase deficiency in the seerer population of Senegal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Migot-Nabias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lassana Konaté</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vulliamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (2), pp.262-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03962253v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7561,51 +7561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="536F5755"/>
+    <w:nsid w:val="FFE07F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7792,51 +7792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-guitard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9782-3577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109369009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Choquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kemp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-026-05460-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05122823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Roux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monzo-Gallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16066-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Turc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf325" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ke Big&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac049" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vellaissamy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thorez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121268" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab566" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070663" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Prudent&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolia Brissot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.03.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0641-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Le Pogam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopinto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pecriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008766" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baujat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2019.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Varrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33902-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Almeida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Favero Gimenes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Francisco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Machado Siqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves de Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00461-17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angoulvant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ancelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02072-15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peltier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tligui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benbouzid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Atanasova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02913-14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12983" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet-Da&#241;on" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ait-Ammar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2014.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCM7QHG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sendid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12210" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962324v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. de Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.Y. Figueiredo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.B. del Negro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Motta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12502" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T.W. Song" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Campos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.V. Strabelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. del Negro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12179" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3862XWLR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850040v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Angoulvant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2013.807444" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Atanasova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurel Tefit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069664" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01257-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belkadi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Develoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2012.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50G7X3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enache-Angoulvant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00688-11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962282v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Andersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ermont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dami Gnidehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-165" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jessen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Triqui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962264v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bischoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavstsen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salanti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001855" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962259v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Moulopo Magnouha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-10" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962243v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Araujo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vulliamy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGLZS46-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0181-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HHX7V6F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962253v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Birame Sarr" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2005.12.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHVHG64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-guitard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9782-3577" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109369009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05559776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Choquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kemp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-026-05460-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05491298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bertho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3201.250504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05122823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monzo-Gallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia-Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2025.106574" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385466v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00538-25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16066-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Turc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Attencourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaf325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04473848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofad658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04190657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cholley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ke Big&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciad274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vellaissamy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thorez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121268" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab566" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Senghor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Godmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysa Prudent&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolia Brissot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filisetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2022.03.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03390620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;cecile Normand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03147137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M S Al-Hatmi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040246" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Surgers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0641-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03045483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Le Pogam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopinto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pecriaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fartoukh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008766" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baujat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2019.01.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01907559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Varrot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33902-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Almeida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Favero Gimenes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Francisco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Machado Siqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves de Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00461-17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angoulvant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962344v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jodar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ancelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02072-15" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peltier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tligui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benbouzid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Atanasova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02913-14" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262282v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaveau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12983" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet-Da&#241;on" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Ait-Ammar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2014.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCM7QHG5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. de Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S.Y. Figueiredo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toubas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M.B. del Negro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Motta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12502" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Almeida J&#250;nior" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T.W. Song" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Campos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.V. Strabelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. del Negro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12179" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3862XWLR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962292v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gicquel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sendid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12210" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850040v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la Angoulvant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L'Ollivier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2013.807444" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Atanasova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurel Tefit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0069664" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962286v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01257-11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belkadi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Develoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2012.04.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50G7X3M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04015671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Enache-Angoulvant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenouillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00688-11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962282v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Andersen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ermont" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dami Gnidehou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-165" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Jessen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Triqui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962259v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Moulopo Magnouha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salanti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962264v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bischoff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavstsen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001855" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Birame Sarr" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Toly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2005.12.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZHVHG64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962250v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Desveaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parissa Alimardani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0181-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HHX7V6F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962255v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Migot-Nabias" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CGLZS46-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962243v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Araujo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vulliamy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>