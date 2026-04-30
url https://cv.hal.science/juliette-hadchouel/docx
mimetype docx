--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1161,455 +1161,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité de l’hypertension hyperkaliémique familiale causée par les mutations de CUL-3</w:t>
+                <w:t xml:space="preserve">WNK bodies cluster WNK4 and SPAK/OSR1 to promote NCC activation in hypokalemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rafael</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin N Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherina A Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim M Bewarder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dittmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren N Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020074⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318 (1), pp.F216-F228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00232.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903972v1</w:t>
+                <w:t xml:space="preserve">hal-03832892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation affecting the conserved acidic WNK1 motif causes inherited hyperkalemic hyperchloremic acidosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Sévérité de l’hypertension hyperkaliémique familiale causée par les mutations de CUL-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI94171⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832885v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK bodies cluster WNK4 and SPAK/OSR1 to promote NCC activation in hypokalemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutation affecting the conserved acidic WNK1 motif causes inherited hyperkalemic hyperchloremic acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherina A Cuevas</w:t>
+                <w:t xml:space="preserve">Hélène Louis-Dit-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim M Bewarder</w:t>
+                <w:t xml:space="preserve">Ilektra Kouranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Dittmayer</w:t>
+                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren N Miller</w:t>
+                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 318 (1), pp.F216-F228. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (12), pp.6379-6394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00232.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI94171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832892v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Arterial Hypertension from Cullin 3 Mutations Is Caused by Both Renal and Vascular Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilektra Kouranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1758,602 +1758,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney-specific WNK1 isoform (KS-WNK1) is a potent activator of WNK4 and NCC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of SPAK inactivation on Hyperkalemic Hypertension caused by WNK1 mutations: evidence for differential roles of WNK1 and WNK4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rafael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Argaiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Ostrosky-Frid</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00145.2018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21405-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832898v1</w:t>
+                <w:t xml:space="preserve">inserm-01897387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of WNK4 and kidney-specific WNK1 in mediating the effect of high dietary K + intake on ROMK channel in the distal convoluted tubule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kidney-specific WNK1 isoform (KS-WNK1) is a potent activator of WNK4 and NCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Argaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Ostrosky-Frid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Wu</w:t>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong-Xiuzi Gao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+                <w:t xml:space="preserve">Norma Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 315 (2), pp.F223-F230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00050.2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 315 (3), pp.F734-F745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00145.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832902v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mouse model of pseudohypoaldosteronism type II reveals a novel mechanism of renal tubular acidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of WNK4 and kidney-specific WNK1 in mediating the effect of high dietary K + intake on ROMK channel in the distal convoluted tubule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Xiuzi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen López-Cayuqueo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
+                <w:t xml:space="preserve">Xiao-Tong Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Pillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Jayat</w:t>
+                <w:t xml:space="preserve">David H Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 315 (2), pp.F223-F230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00050.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378416v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of SPAK inactivation on Hyperkalemic Hypertension caused by WNK1 mutations: evidence for differential roles of WNK1 and WNK4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rafael</w:t>
+                <w:t xml:space="preserve">A mouse model of pseudohypoaldosteronism type II reveals a novel mechanism of renal tubular acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen López-Cayuqueo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+                <w:t xml:space="preserve">Pascal Houillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baudrie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximilien Jayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.3249. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (3), pp.514-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21405-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01897387v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute genetic ablation of pendrin lowers blood pressure in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Trepiccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,64 +2469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Radionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Trepiccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen López-Cayuqueo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (1), pp.130-139. </w:t>
@@ -2662,846 +2662,858 @@
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Equipe 2 Equipe 5, 239 (1), pp.252--259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WNK1-related Familial Hyperkalemic Hypertension results from an increased expression of L-WNK1 specifically in the distal nephron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerim Mutig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (35), pp.14366-14371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1304230110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Methodology for Quantification of Alternatively Spliced Exons Reveals a Highly Tissue-Specific Expression Pattern of WNK1 Isoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie L Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain L Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e37751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0037751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KLHL3 mutations cause familial hyperkalemic hypertension by impairing ion transport in the distal nephron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Louis-Dit-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Trujillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Miserey-Lenkei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Bouatia-Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (4), pp.456-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng.2218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WNK1 regulates vasoconstriction and blood pressure response to α 1-adrenergic stimulation in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bergaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Escoubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (3), pp.439-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.172429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation of the myocardial wall of the outflow tract is implicated in the normal positioning of the great arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bajolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 98, pp.421-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of skeletal muscle: from somite to limb.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Buckingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Daubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 202 (1), pp.59-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1469-7580.2003.00139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01572049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3511,293 +3523,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the WNK-SPAK-OSR1 signaling pathway in neuronal chloride homeostasis and in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kahle Kristopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual forum, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the WNK-SPAK-OSR1 signaling pathway in neuronal chloride homeostasis and in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3865,51 +3877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49719841"/>
+    <w:nsid w:val="309E4F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4096,51 +4108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-hadchouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-6265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174649096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313562403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8654-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Migeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ouchelouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36715-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Angelo Kalacas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tse Sum Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04472158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Lotenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zaworski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A.&#8208;e. Broeker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP285422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Procopio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Verpont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lutete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faugeroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beugnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rafael" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis-Dit-Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilektra Kouranti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chavez-Canales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI94171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N Thomson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherina A Cuevas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Bewarder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dittmayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00232.2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clauser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017121307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/0022155419849386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Argaiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ostrosky-Frid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Gama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma V&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00145.2018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Xiuzi Gao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Tong Su" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Ellison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00050.2018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#243;pez-Cayuqueo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Jayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.05.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01897387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21405-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Trepiccione" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Baudrie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kumai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinning" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Radionov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015070734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Mutig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1304230110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L Cheval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L Doucet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037751" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trujillano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouatia-Naji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2218" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bajolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaffran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Kelly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadchouel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01572049v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Buckingham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bajard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Chang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-7580.2003.00139.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974196v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kahle Kristopher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974206v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-hadchouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-6265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174649096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313562403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8654-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Migeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ouchelouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36715-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Angelo Kalacas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tse Sum Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04472158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Lotenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zaworski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A.&#8208;e. Broeker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP285422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Procopio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Verpont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lutete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faugeroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beugnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N Thomson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherina A Cuevas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Bewarder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dittmayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N Miller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00232.2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rafael" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis-Dit-Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilektra Kouranti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chavez-Canales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI94171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clauser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017121307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/0022155419849386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01897387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21405-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Argaiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ostrosky-Frid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Gama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma V&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00145.2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Xiuzi Gao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Tong Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Ellison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00050.2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#243;pez-Cayuqueo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Jayat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Trepiccione" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Baudrie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kumai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinning" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Radionov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015070734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Mutig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1304230110" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L Cheval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L Doucet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037751" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trujillano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouatia-Naji" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2218" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bajolle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaffran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Kelly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadchouel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01572049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Buckingham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bajard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Chang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-7580.2003.00139.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kahle Kristopher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>