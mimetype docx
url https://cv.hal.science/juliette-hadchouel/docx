--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1161,455 +1161,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WNK bodies cluster WNK4 and SPAK/OSR1 to promote NCC activation in hypokalemia</w:t>
+                <w:t xml:space="preserve">Sévérité de l’hypertension hyperkaliémique familiale causée par les mutations de CUL-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin N Thomson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Rafael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00232.2019⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.455-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832892v1</w:t>
+                <w:t xml:space="preserve">hal-02903972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité de l’hypertension hyperkaliémique familiale causée par les mutations de CUL-3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Mutation affecting the conserved acidic WNK1 motif causes inherited hyperkalemic hyperchloremic acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Louis-Dit-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilektra Kouranti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (12), pp.6379-6394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI94171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903972v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation affecting the conserved acidic WNK1 motif causes inherited hyperkalemic hyperchloremic acidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WNK bodies cluster WNK4 and SPAK/OSR1 to promote NCC activation in hypokalemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin N Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Louis-Dit-Picard</w:t>
+                <w:t xml:space="preserve">Catherina A Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilektra Kouranti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rafael</w:t>
+                <w:t xml:space="preserve">Tim M Bewarder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
+                <w:t xml:space="preserve">Carsten Dittmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
+                <w:t xml:space="preserve">Lauren N Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 130 (12), pp.6379-6394. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318 (1), pp.F216-F228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI94171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00232.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832885v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Arterial Hypertension from Cullin 3 Mutations Is Caused by Both Renal and Vascular Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irmine Loisel-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilektra Kouranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1758,602 +1758,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of SPAK inactivation on Hyperkalemic Hypertension caused by WNK1 mutations: evidence for differential roles of WNK1 and WNK4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kidney-specific WNK1 isoform (KS-WNK1) is a potent activator of WNK4 and NCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+                <w:t xml:space="preserve">Eduardo Argaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baudrie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mauricio Ostrosky-Frid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodríguez-Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21405-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 315 (3), pp.F734-F745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00145.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01897387v1</w:t>
+                <w:t xml:space="preserve">hal-03832898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney-specific WNK1 isoform (KS-WNK1) is a potent activator of WNK4 and NCC</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of WNK4 and kidney-specific WNK1 in mediating the effect of high dietary K + intake on ROMK channel in the distal convoluted tubule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Rodríguez-Gama</w:t>
+                <w:t xml:space="preserve">Peng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma Vázquez</w:t>
+                <w:t xml:space="preserve">Zhong-Xiuzi Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Tong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David H Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 315 (3), pp.F734-F745. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00145.2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 315 (2), pp.F223-F230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00050.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832898v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of WNK4 and kidney-specific WNK1 in mediating the effect of high dietary K + intake on ROMK channel in the distal convoluted tubule</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mouse model of pseudohypoaldosteronism type II reveals a novel mechanism of renal tubular acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Tong Su</w:t>
+                <w:t xml:space="preserve">Karen López-Cayuqueo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chavez-Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David H Ellison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+                <w:t xml:space="preserve">Alexia Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Houillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.00050.2018⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (3), pp.514-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832902v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mouse model of pseudohypoaldosteronism type II reveals a novel mechanism of renal tubular acidosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexia Pillot</w:t>
+                <w:t xml:space="preserve">Consequences of SPAK inactivation on Hyperkalemic Hypertension caused by WNK1 mutations: evidence for differential roles of WNK1 and WNK4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Houillier</w:t>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Jayat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (3), pp.514-523. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21405-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378416v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01897387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute genetic ablation of pendrin lowers blood pressure in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Trepiccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,64 +2469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Radionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Trepiccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen López-Cayuqueo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Jayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (1), pp.130-139. </w:t>
@@ -2749,64 +2749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Elvira-Matelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerim Mutig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (35), pp.14366-14371. </w:t>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KLHL3 mutations cause familial hyperkalemic hypertension by impairing ion transport in the distal nephron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Louis-Dit-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,51 +3138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bergaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="309E4F29"/>
+    <w:nsid w:val="5D8AB599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4108,51 +4108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-hadchouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-6265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174649096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313562403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8654-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Migeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ouchelouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36715-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Angelo Kalacas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tse Sum Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04472158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Lotenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zaworski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A.&#8208;e. Broeker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP285422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Procopio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Verpont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lutete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faugeroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beugnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N Thomson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherina A Cuevas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Bewarder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dittmayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N Miller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00232.2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rafael" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020074" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832885v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis-Dit-Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilektra Kouranti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chavez-Canales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI94171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clauser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017121307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/0022155419849386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01897387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21405-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Argaiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ostrosky-Frid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Gama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma V&#225;zquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00145.2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Xiuzi Gao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Tong Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Ellison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00050.2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#243;pez-Cayuqueo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Jayat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Trepiccione" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Baudrie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kumai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinning" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Radionov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015070734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Mutig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1304230110" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L Cheval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L Doucet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037751" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trujillano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouatia-Naji" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2218" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bajolle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaffran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Kelly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadchouel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01572049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Buckingham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bajard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Chang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-7580.2003.00139.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kahle Kristopher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-hadchouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8260-6265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174649096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313562403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-8654-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mousseaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Migeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ouchelouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36715-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Angelo Kalacas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tse Sum Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Marquant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Maffucci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202400605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04472158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Lotenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Zaworski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina A.&#8208;e. Broeker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vasseur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP285422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andreata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Procopio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Verpont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lutete" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faugeroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Beugnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rafael" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Louis-Dit-Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilektra Kouranti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmine Loisel-Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chavez-Canales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI94171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin N Thomson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherina A Cuevas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Bewarder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dittmayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren N Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00232.2019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clauser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2017121307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Prakoura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1369/0022155419849386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Argaiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ostrosky-Frid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Gama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma V&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00145.2018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832902v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Xiuzi Gao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Tong Su" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H Ellison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00050.2018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen L&#243;pez-Cayuqueo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Jayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.05.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01897387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21405-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Trepiccione" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Baudrie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Kumai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teulon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfw393" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sinning" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Radionov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015070734" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Berger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Calderon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Br&#233;geon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2015.01.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRX8QFDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Elvira-Matelot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerim Mutig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1304230110" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160962v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L Cheval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L Doucet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037751" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trujillano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouatia-Naji" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2218" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945534v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bergaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escoubet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.172429" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bajolle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaffran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Kelly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadchouel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01572049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Buckingham" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bajard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Chang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-7580.2003.00139.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwei Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kahle Kristopher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03974206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine L&#233;vi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>