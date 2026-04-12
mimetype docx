--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1035,295 +1035,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic variant controls interferon-β gene expression in human myeloid cells by preventing C/EBP-β binding on a conserved enhancer</w:t>
+                <w:t xml:space="preserve">Regulated expression and function of the GABA B receptor in human pancreatic beta cell line and islets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Assouvie</w:t>
+                <w:t xml:space="preserve">Latif Rachdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rotival</w:t>
+                <w:t xml:space="preserve">Alicia Maugein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hamroune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1009090. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69758-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03169828v1</w:t>
+                <w:t xml:space="preserve">inserm-02945829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulated expression and function of the GABA B receptor in human pancreatic beta cell line and islets</w:t>
+                <w:t xml:space="preserve">A genetic variant controls interferon-β gene expression in human myeloid cells by preventing C/EBP-β binding on a conserved enhancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latif Rachdi</w:t>
+                <w:t xml:space="preserve">Anaïs Assouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Maugein</w:t>
+                <w:t xml:space="preserve">Maxime Rotival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hamroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Pechberty</w:t>
+                <w:t xml:space="preserve">Didier Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Armanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hamroune</w:t>
+                <w:t xml:space="preserve">Paul-Henri Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.13469. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1009090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69758-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02945829v1</w:t>
+                <w:t xml:space="preserve">pasteur-03169828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Analyses of Blood Transcriptome During Conversion to Psychosis</w:t>
               </w:r>
@@ -1437,299 +1437,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Sequencing and Pathway Analysis Identify Important Pathways Involved in Hypertrichosis and Intellectual Disability in Patients with Wiedemann–Steiner Syndrome</w:t>
+                <w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mietton</w:t>
+                <w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
+                <w:t xml:space="preserve">Jérôme Deraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Giurgea</w:t>
+                <w:t xml:space="preserve">Camille Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
+                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (3), pp.409-417. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12017-018-8502-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03798407v1</w:t>
+                <w:t xml:space="preserve">hal-01921636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t>
+                <w:t xml:space="preserve">RNA Sequencing and Pathway Analysis Identify Important Pathways Involved in Hypertrichosis and Intellectual Disability in Patients with Wiedemann–Steiner Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t>
+                <w:t xml:space="preserve">Léo Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Deraze</w:t>
+                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupont</w:t>
+                <w:t xml:space="preserve">Irina Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
+                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t>
+              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.409-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12017-018-8502-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921636v1</w:t>
+                <w:t xml:space="preserve">inserm-03798407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-layer transposon repression in heads of Drosophila melanogaster</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dardalhon-Cumenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neel B Randsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dardalhon-Cumenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neel B Randsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Amrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Calmejane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Carallis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-023-01534-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sareoua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100443" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viautour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheeseman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louren&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Berthelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23477-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;vesque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200853" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03169828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Assouvie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Romeo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02945829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maugein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69758-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kebir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekrije Selimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mietton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-018-8502-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067173.118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reygagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean&#8208;louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scalvino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15577" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Diodato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruinart de Brimont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeong Shin Yim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gotz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1331" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Amrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Calmejane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Carallis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-023-01534-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sareoua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100443" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viautour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheeseman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louren&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Berthelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23477-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;vesque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200853" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02945829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maugein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69758-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03169828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Assouvie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Romeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kebir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekrije Selimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mietton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-018-8502-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067173.118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reygagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean&#8208;louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scalvino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15577" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Diodato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruinart de Brimont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeong Shin Yim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gotz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1331" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>