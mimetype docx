--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05283528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA hypermethylation driven by DNMT1 and DNMT3A favors tumor immune escape contributing to the aggressiveness of adrenocortical carcinoma</w:t>
+                <w:t xml:space="preserve">DNA ultra-sensitive quantification, a technology for studying HIV unintegrated linear DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
+                <w:t xml:space="preserve">Hélène Marie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Amrouche</w:t>
+                <w:t xml:space="preserve">Suzanne Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Calmejane</w:t>
+                <w:t xml:space="preserve">Lucas Sareoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Carallis</w:t>
+                <w:t xml:space="preserve">Maud Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hamroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.100443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-023-01534-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04432738v1</w:t>
+                <w:t xml:space="preserve">inserm-04432837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA ultra-sensitive quantification, a technology for studying HIV unintegrated linear DNA</w:t>
+                <w:t xml:space="preserve">DNA hypermethylation driven by DNMT1 and DNMT3A favors tumor immune escape contributing to the aggressiveness of adrenocortical carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marie Roux</w:t>
+                <w:t xml:space="preserve">Gwenneg Kerdivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Figueiredo</w:t>
+                <w:t xml:space="preserve">Floriane Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sareoua</w:t>
+                <w:t xml:space="preserve">Marie-Ange Calmejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Salmona</w:t>
+                <w:t xml:space="preserve">Floriane Carallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hamroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (4), pp.100443. </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2023.100443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-023-01534-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04432837v1</w:t>
+                <w:t xml:space="preserve">inserm-04432738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective Comparison of High Throughput qPCR Data Analysis Methods</w:t>
               </w:r>
@@ -1035,295 +1035,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulated expression and function of the GABA B receptor in human pancreatic beta cell line and islets</w:t>
+                <w:t xml:space="preserve">A genetic variant controls interferon-β gene expression in human myeloid cells by preventing C/EBP-β binding on a conserved enhancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latif Rachdi</w:t>
+                <w:t xml:space="preserve">Anaïs Assouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Maugein</w:t>
+                <w:t xml:space="preserve">Maxime Rotival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hamroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Pechberty</w:t>
+                <w:t xml:space="preserve">Didier Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Armanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hamroune</w:t>
+                <w:t xml:space="preserve">Paul-Henri Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.13469. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1009090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69758-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02945829v1</w:t>
+                <w:t xml:space="preserve">pasteur-03169828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic variant controls interferon-β gene expression in human myeloid cells by preventing C/EBP-β binding on a conserved enhancer</w:t>
+                <w:t xml:space="preserve">Regulated expression and function of the GABA B receptor in human pancreatic beta cell line and islets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Assouvie</w:t>
+                <w:t xml:space="preserve">Latif Rachdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rotival</w:t>
+                <w:t xml:space="preserve">Alicia Maugein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Pechberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hamroune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1009090. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69758-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03169828v1</w:t>
+                <w:t xml:space="preserve">inserm-02945829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Analyses of Blood Transcriptome During Conversion to Psychosis</w:t>
               </w:r>
@@ -1437,299 +1437,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t>
+                <w:t xml:space="preserve">RNA Sequencing and Pathway Analysis Identify Important Pathways Involved in Hypertrichosis and Intellectual Disability in Patients with Wiedemann–Steiner Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t>
+                <w:t xml:space="preserve">Léo Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Deraze</w:t>
+                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupont</w:t>
+                <w:t xml:space="preserve">Irina Giurgea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
+                <w:t xml:space="preserve">Alice Goldenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
+                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t>
+              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.409-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12017-018-8502-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921636v1</w:t>
+                <w:t xml:space="preserve">inserm-03798407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Sequencing and Pathway Analysis Identify Important Pathways Involved in Hypertrichosis and Intellectual Disability in Patients with Wiedemann–Steiner Syndrome</w:t>
+                <w:t xml:space="preserve">Cyclin G and the Polycomb Repressive complexes PRC1 and PR-DUB cooperate for developmental stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mietton</w:t>
+                <w:t xml:space="preserve">Delphine Dardalhon-Cuménal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebrun</w:t>
+                <w:t xml:space="preserve">Jérôme Deraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Giurgea</w:t>
+                <w:t xml:space="preserve">Camille Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goldenberg</w:t>
+                <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
+                <w:t xml:space="preserve">Anne Coleno-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroMolecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (3), pp.409-417. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.e1007498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12017-018-8502-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03798407v1</w:t>
+                <w:t xml:space="preserve">hal-01921636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-layer transposon repression in heads of Drosophila melanogaster</w:t>
               </w:r>
@@ -1977,295 +1977,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of gene expression alteration in male androgenetic alopecia: evidence of predominant molecular signaling pathways</w:t>
+                <w:t xml:space="preserve">Translation in astrocyte distal processes sets molecular heterogeneity at the gliovascular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Michel</w:t>
+                <w:t xml:space="preserve">Anne- Cécile Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Reygagne</w:t>
+                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benech</w:t>
+                <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jean‐louis</w:t>
+                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Scalvino</w:t>
+                <w:t xml:space="preserve">Noémie Mazaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 177 (5), pp.1322-1336. </w:t>
+              <w:t xml:space="preserve">Cell Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.17005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.15577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/celldisc.2017.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502150v1</w:t>
+                <w:t xml:space="preserve">inserm-03823110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translation in astrocyte distal processes sets molecular heterogeneity at the gliovascular interface</w:t>
+                <w:t xml:space="preserve">Study of gene expression alteration in male androgenetic alopecia: evidence of predominant molecular signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne- Cécile Boulay</w:t>
+                <w:t xml:space="preserve">Laurence Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubaméa</w:t>
+                <w:t xml:space="preserve">P. Reygagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Adam</w:t>
+                <w:t xml:space="preserve">P. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chasseigneaux</w:t>
+                <w:t xml:space="preserve">F. Jean‐louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Mazaré</w:t>
+                <w:t xml:space="preserve">S. Scalvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.17005. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177 (5), pp.1322-1336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/celldisc.2017.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03823110v1</w:t>
+                <w:t xml:space="preserve">hal-03502150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network of Paralogous Stress Response Transcription Factors in the Human Pathogen Candida glabrata</w:t>
               </w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dardalhon-Cumenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neel B Randsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,51 +2989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dardalhon-Cumenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neel B Randsholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Amrouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Calmejane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Carallis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-023-01534-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sareoua" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100443" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viautour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheeseman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louren&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Berthelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23477-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;vesque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200853" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02945829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maugein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69758-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03169828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Assouvie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Romeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kebir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekrije Selimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mietton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-018-8502-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067173.118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reygagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean&#8208;louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scalvino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15577" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Diodato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruinart de Brimont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeong Shin Yim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gotz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1331" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05283528v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bigot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hamroune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Gars" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41435-025-00357-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Figueiredo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sareoua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2023.100443" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenneg Kerdivel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Amrouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Calmejane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Carallis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-023-01534-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viautour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ducos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cheeseman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jannot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Louren&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Berthelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23477-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonchere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rigolet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blugeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10092375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Plantureux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;vesque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Naour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200853" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03169828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Assouvie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rotival" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Romeo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009090" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02945829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maugein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Pechberty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Armanet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69758-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kebir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekrije Selimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sby009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mietton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebrun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12017-018-8502-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cum&#233;nal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deraze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ribeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coleno-Costes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01949507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius van den Beek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ali Chaouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.067173.118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Oliveira Moreira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8040050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- C&#233;cile Boulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubam&#233;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chasseigneaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mazar&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/celldisc.2017.5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reygagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean&#8208;louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scalvino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15577" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Merhej" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Thiebaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00645" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assunta Diodato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ruinart de Brimont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeong Shin Yim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12238" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279181v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gotz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1331" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03072421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sachs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dardalhon-Cumenal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Dupont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B Randsholt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>