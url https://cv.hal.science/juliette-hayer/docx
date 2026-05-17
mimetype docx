--- v0 (2026-03-22)
+++ v1 (2026-05-17)
@@ -100,50 +100,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4899-9637</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">187230307</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=9j_nMC0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,3412 +209,3412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into an extensively drug-resistant and hypervirulent Burkholderia dolosa N149 isolate of a novel sequence type (ST2237) from a Vietnamese patient hospitalised for stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich Ngoc Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37, pp.44-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jgar.2024.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESBL-producing Escherichia coli prevalence and sharing across seabirds of central Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Suarez-Yana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marília Salgado-Caxito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulma Esperanza Rojas-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sergio Pino-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 951, pp.175475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequence and resistance determinants of four Elizabethkingia anophelis clinical isolates collected in Hanoi, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Commans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bich Ngoc Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thanh Tam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.7241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-57564-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple clonal transmissions of clinically relevant extended-spectrum beta-lactamase–producing Escherichia coli among livestock, dogs, and wildlife in Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genomic epidemiology of carbapenemase-producing Gram-negative bacteria at the human-animal-environment interface in Djibouti city, Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Saïd Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Galal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Javier Millán</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2023.07.009⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 905, pp.167160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273440v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baargin: a Nextflow workflow for the automatic analysis of bacterial genomics data with a focus on Antimicrobial Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (90), pp.5397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21105/joss.05397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for atypical porcine pestivirus in Swedish boar semen used for artificial insemination and a characterisation of the seminal RNA microbiome including the virome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multiple clonal transmissions of clinically relevant extended-spectrum beta-lactamase–producing Escherichia coli among livestock, dogs, and wildlife in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Salgado-Caxito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Opazo-Capurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina González Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Millán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-023-03762-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2023.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273423v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic epidemiology of carbapenemase-producing Gram-negative bacteria at the human-animal-environment interface in Djibouti city, Djibouti</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Screening for atypical porcine pestivirus in Swedish boar semen used for artificial insemination and a characterisation of the seminal RNA microbiome including the virome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedvig Stenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Malmberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167160⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-023-03762-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273420v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale analysis of putative plasmids in clinical multidrug-resistant Escherichia coli isolates from Vietnamese patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieu-Oanh Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Van Quyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1094119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1094119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analysis of an Aedes albopictus Cell Line Single- and Dual-Infected with Lammi Virus and WNV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hayer</w:t>
+                <w:t xml:space="preserve">Congenital tremor and splay leg in piglets – insights into the virome, local cytokine response, and histology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedvig Stenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Hesson</w:t>
+                <w:t xml:space="preserve">Stina Hellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lie Blomström</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Lindström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Jacobson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23020875⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-022-03443-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275521v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital tremor and splay leg in piglets – insights into the virome, local cytokine response, and histology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome Analysis of an Aedes albopictus Cell Line Single- and Dual-Infected with Lammi Virus and WNV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Jacobson</w:t>
+                <w:t xml:space="preserve">Pontus Öhlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fossum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Hesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lie Blomström</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-022-03443-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275509v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and molecular characterization of highly divergent RNA viruses in cattle, Uganda.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Balinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harindranath Cholleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Lutwama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 313, pp.198739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2022.198739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four novel picornaviruses detected in Magellanic Penguins (Spheniscus magellanicus) in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo González-Aravena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Norder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 560, pp.116-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2021.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small RNA Response to Infection of the Insect-Specific Lammi Virus and Hanko Virus in an Aedes albopictus Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pontus Öhlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Hesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lie Blomström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.2181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13112181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary genetics of canine respiratory coronavirus and recent introduction into Swedish dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Johansson Wensman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Karin Theelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82, pp.104290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2020.104290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Illumina metagenomic data with InSilicoSeq</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Viromics Reveal a Number of Novel RNA Viruses in Swedish Mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontus Öhlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
+                <w:t xml:space="preserve">Hanna Lundén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Hesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lie Blomström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (3), pp.521-522. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11111027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275660v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viromics Reveal a Number of Novel RNA Viruses in Swedish Mosquitoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simulating Illumina metagenomic data with InSilicoSeq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Gourlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskar Karlsson-Lindsjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lie Blomström</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11111027⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), pp.521-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275650v1</w:t>
+                <w:t xml:space="preserve">hal-04275660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of a novel picorna-like virus in Culex spp. mosquitoes from Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harindranath Cholleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fafetine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lie Blomström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12985-018-0981-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral metagenomics reveals the presence of highly divergent quaranjavirus in&amp;lt;i&amp;gt;Rhipicephalus&amp;lt;/i&amp;gt;ticks from Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harindranath Cholleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Chanisso Mulandane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fafetine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection Ecology &amp; Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.1478585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20008686.2018.1478585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomic analysis of the complete sequence of a gastroenteritis-associated cetacean adenovirus (bottlenose dolphin adenovirus 1) reveals a high degree of genetic divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Malmberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuelo Rubio-Guerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel García-Párraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Nieto-Pelegrín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.47 - 55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Intestinal Eukaryotic Virome in Healthy and Diarrhoeic Neonatal Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar E Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Jacobson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.e0151481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0151481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Novel Viruses in Mosquitoes from the Zambezi Valley of Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harindranath Cholleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Abilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Chanisso Mulandane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Verner-Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (9), pp.e0162751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0162751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bee Microbiome: Impact on Bee Health and Model for Evolution and Ecology of Host-Microbe Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldan K Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinn Mcfrederick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirk E Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth Michael Barribeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.02164-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetLab: An In Silico Experimental Design, Simulation and Analysis Tool for Viral Metagenomics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Norling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar E Karlsson-Lindsjö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Gourlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.e0160334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0160334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultradeep Pyrosequencing and Molecular Modeling Identify Key Structural Features of Hepatitis B Virus RNase H, a Putative Target for Antiviral Intervention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Germanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Deléage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Zoulim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (1), pp.574-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.03000-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00940367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HBVdb: a knowledge database for Hepatitis B Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deleage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Zoulim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (D1), pp.D566-D570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gks1022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations that alter use of hepatitis C virus cell entry factors mediate escape from neutralizing antibodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Fafi-Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Carolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Nauman Zahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 143 (1), pp.223-233.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.gastro.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00701511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3582,147 +3624,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“This training is bound for glory” : selection by experimental evolution of a bacteriophage with expanded host-range and increased virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Zarate-Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3732,114 +3774,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une base de connaissances du virus de l'hépatite B, HBVdb, pour l'étude de la résistance aux traitements : intégration d'outils d'analyses de séquences et application à la modélisation moléculaire de la polymérase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Claude Bernard - Lyon I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LYO10023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01175811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3907,51 +3949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28A506F2"/>
+    <w:nsid w:val="611CBFA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-hayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-9637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Linh Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Do" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Tam Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.02.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Suarez-Yana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Salgado-Caxito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Esperanza Rojas-Sereno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sergio Pino-Hurtado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Commans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57564-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Opazo-Capurro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mill&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2023.07.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Marcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05397" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig Stenberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Malmberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03762-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Sa&#239;d Mohamed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thai Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Oanh Thi Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Van Quyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1094119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus &#214;hlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie Blomstr&#246;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020875" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275509v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Hellman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jacobson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-022-03443-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Balinandi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harindranath Cholleti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Lutwama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198739" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Font" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonz&#225;lez-Aravena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Norder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2021.05.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112181" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Johansson Wensman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud van Damme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Karin Theelke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104290" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275660v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gourl&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Karlsson-Lindsj&#246;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty630" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275650v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lund&#233;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fafetine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0981-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chanisso Mulandane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Falk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008686.2018.1478585" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Rubio-Guerri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-P&#225;rraga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nieto-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.05.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar E Karlsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Larsson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151481" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Abilio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Verner-Carlsson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162751" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldan K Kwong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Mcfrederick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk E Anderson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Michael Barribeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02164-15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Norling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar E Karlsson-Lindsj&#246;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00940367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Germanidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03000-13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jadeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deleage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00701511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fofana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi-Kremer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Carolla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fauvelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman Zahid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.04.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maurin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Zarate-Chaves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouzidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-hayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4899-9637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187230307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9j_nMC0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Linh Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Son Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich Ngoc Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Tam Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2024.02.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Suarez-Yana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Salgado-Caxito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Esperanza Rojas-Sereno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sergio Pino-Hurtado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175475" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Commans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-57564-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Sa&#239;d Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Galal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Marcy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05397" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Opazo-Capurro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonz&#225;lez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mill&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2023.07.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedvig Stenberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Malmberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03762-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thai Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Oanh Thi Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Van Quyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1094119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Hellman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Jacobson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fossum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-022-03443-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus &#214;hlund" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lie Blomstr&#246;m" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020875" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Balinandi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harindranath Cholleti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Wille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Lutwama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2022.198739" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Font" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonz&#225;lez-Aravena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Norder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2021.05.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112181" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Johansson Wensman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larsson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud van Damme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Karin Theelke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104290" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lund&#233;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Gourl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Karlsson-Lindsj&#246;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty630" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fafetine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0981-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chanisso Mulandane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Falk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008686.2018.1478585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Rubio-Guerri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garc&#237;a-P&#225;rraga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Nieto-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.05.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar E Karlsson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Larsson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151481" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Abilio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Verner-Carlsson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162751" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409211v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldan K Kwong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Mcfrederick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk E Anderson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Michael Barribeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02164-15" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Norling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar E Karlsson-Lindsj&#246;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160334" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00940367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Germanidis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zoulim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03000-13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jadeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deleage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks1022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00701511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fofana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fafi-Kremer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Carolla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fauvelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nauman Zahid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.04.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maurin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vasse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Zarate-Chaves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouzidi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01175811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>