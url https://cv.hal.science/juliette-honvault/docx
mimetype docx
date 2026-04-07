--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -498,2252 +498,2252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04382222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mémoires d’école au Yémen. Présentation critique, résumés et traductions de « Umm al‑Madāris. L’école al‑Ba‘th de Banī ‘Alī » de Muḥammad ‘Abd al‑Raḥīm Jāzim (2018).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.5956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitization of contemporary Yemeni archives in exile. The “Ahmad Muhammad Nu‘mân’s papers” challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’archivage numérique dans le monde arabe, 22, pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.13181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation moderne dans la péninsule Arabique : dynamiques sociales et enjeux politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Al-Rashoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'éducation dans la péninsule Arabique durant la première moitié du XXe siècle, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.4882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02557626v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension de Franck Mermier (dir.), Yémen. Ecrire la guerre, Classiques Garnier, Paris, 2018, 186 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Digitization of contemporary Yemeni archives in exile. The “Ahmad Muhammad Nu‘mân’s papers” challenge</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozzo Anna, Luizard Pierre-Jean (dir.), Vers un nouveau Moyen-Orient ? Etats arabes en crise entre logiques de division et sociétés civiles, Rome, Roma Tre-Press, 2016, 310 p., ISBN: 978-88-97524-70-0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mémoires d’école au Yémen. Présentation critique, résumés et traductions de « Umm al‑Madāris. L’école al‑Ba‘th de Banī ‘Alī » de Muḥammad ‘Abd al‑Raḥīm Jāzim (2018).</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School papers in Yemen. Critical presentation, summaries and translations of “Umm al‑Madāris. The Construction of the School of Banī ‘Alī, Yemen, 1956” by Muḥammad ‘Abd al‑Rahīm Jāzim (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'éducation dans la péninsule Arabique durant la première moitié du XXe siècle, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.5998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.5956⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.3278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Talal Al-Rashoud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beshara B. Doumani Family Life in the Ottoman Mediterranean: A Social History New York, Cambridge University Press, 2017, xx -346 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (4), pp.1186-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0395264918000768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'éducation dans la péninsule Arabique durant la première moitié du XXe siècle, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.4882⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.3277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">School papers in Yemen. Critical presentation, summaries and translations of “Umm al‑Madāris. The Construction of the School of Banī ‘Alī, Yemen, 1956” by Muḥammad ‘Abd al‑Rahīm Jāzim (2018)</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Determann Jörg Matthias, &amp;quot;Historiography in Saudi Arabia, Globalization and the State in the Middle East&amp;quot;, London, I.B. Tauris, 2014, 325 p.,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Philippe Pétriat. Le négoce des Lieux Saints : négociants hadramis de Djedda, 1850–1950. - Paris : Publications de la Sorbonne, 2016.- 464 p. (Bibliothèque historique des pays d'Islam ; 39).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'éducation dans la péninsule Arabique durant la première moitié du XXe siècle, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.5998⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.3298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bozzo Anna, Luizard Pierre-Jean (dir.), Vers un nouveau Moyen-Orient ? Etats arabes en crise entre logiques de division et sociétés civiles, Rome, Roma Tre-Press, 2016, 310 p., ISBN: 978-88-97524-70-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.3026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.3277⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.3278⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aḥmad Nu‘mān, Beyrouth 1969 : l’improbable Yémen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.2953⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Transformations dans le genre en péninsule Arabique, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.1957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01497944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.3026⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Philippe Pétriat. Le négoce des Lieux Saints : négociants hadramis de Djedda, 1850–1950. - Paris : Publications de la Sorbonne, 2016.- 464 p. (Bibliothèque historique des pays d'Islam ; 39).</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.3298⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">Juliette Honvault</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Yémen transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahi Alviso-Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.2805⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.2804⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Juliette Honvault</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transnational Yemen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahi Alviso-Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.2953⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...337 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524306v1</w:t>
-              </w:r>
-[...492 lines deleted...]
-                <w:t xml:space="preserve">hal-03524301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
@@ -3563,122 +3563,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L' &amp;quot;Arabie heureuse&amp;quot;, trésor caché du Yémen interdit / Arabia Felix. Yemen's Forbiden Hidden Treasure,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden-Marseille. D'un port à l'autre entre Arabie et Méditerranée Aden-Marseille. From one port to another, Arabia to the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, p. 22-25, 2025, 8836662544</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, p. 167-173, 2025, 8836662544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05465994v1</w:t>
+                <w:t xml:space="preserve">halshs-05466006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayel Saeed Anam (1909-1990)</w:t>
               </w:r>
@@ -3727,96 +3701,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05466016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L' &amp;quot;Arabie heureuse&amp;quot;, trésor caché du Yémen interdit / Arabia Felix. Yemen's Forbiden Hidden Treasure,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden-Marseille. D'un port à l'autre entre Arabie et Méditerranée Aden-Marseille. From one port to another, Arabia to the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, p. 167-173, 2025, 8836662544</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, p. 22-25, 2025, 8836662544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05466006v1</w:t>
+                <w:t xml:space="preserve">halshs-05465994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World War I and the Perspective of a Hashemite Order in Yemen. Study of the Chronicle of Ismā‛īl b. Muḥammad al-Washalī</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6C29020"/>
+    <w:nsid w:val="C3A3D062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4812,51 +4812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-honvault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0248-231X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076512916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.13181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.5956" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557626v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Rashoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.4882" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.5998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000768" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3278" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2953" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2954" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2805" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2691" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Alviso-Marino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1957" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524188v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2107" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524167v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2624" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;no" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1341#text" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.1341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/yemen-le-tournant-revolutionnaire--9782811106935-page-275.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bonne.2012.01.0275" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-honvault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0248-231X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076512916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.5956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.13181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557626v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Rashoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.4882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.5998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3298" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2805" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2691" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2106" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1957" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2649" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Alviso-Marino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2624" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;no" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1341#text" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.1341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/yemen-le-tournant-revolutionnaire--9782811106935-page-275.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bonne.2012.01.0275" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>