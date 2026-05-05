--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -818,1646 +818,1646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">School papers in Yemen. Critical presentation, summaries and translations of “Umm al‑Madāris. The Construction of the School of Banī ‘Alī, Yemen, 1956” by Muḥammad ‘Abd al‑Rahīm Jāzim (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'éducation dans la péninsule Arabique durant la première moitié du XXe siècle, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.5998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bozzo Anna, Luizard Pierre-Jean (dir.), Vers un nouveau Moyen-Orient ? Etats arabes en crise entre logiques de division et sociétés civiles, Rome, Roma Tre-Press, 2016, 310 p., ISBN: 978-88-97524-70-0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">School papers in Yemen. Critical presentation, summaries and translations of “Umm al‑Madāris. The Construction of the School of Banī ‘Alī, Yemen, 1956” by Muḥammad ‘Abd al‑Rahīm Jāzim (2018)</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.3278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beshara B. Doumani Family Life in the Ottoman Mediterranean: A Social History New York, Cambridge University Press, 2017, xx -346 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (4), pp.1186-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0395264918000768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.3277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Determann Jörg Matthias, &amp;quot;Historiography in Saudi Arabia, Globalization and the State in the Middle East&amp;quot;, London, I.B. Tauris, 2014, 325 p.,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Philippe Pétriat. Le négoce des Lieux Saints : négociants hadramis de Djedda, 1850–1950. - Paris : Publications de la Sorbonne, 2016.- 464 p. (Bibliothèque historique des pays d'Islam ; 39).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L'éducation dans la péninsule Arabique durant la première moitié du XXe siècle, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.5998⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.3298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Beshara B. Doumani Family Life in the Ottoman Mediterranean: A Social History New York, Cambridge University Press, 2017, xx -346 p.</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0395264918000768⟩</w:t>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.3026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.3277⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Philippe Pétriat. Le négoce des Lieux Saints : négociants hadramis de Djedda, 1850–1950. - Paris : Publications de la Sorbonne, 2016.- 464 p. (Bibliothèque historique des pays d'Islam ; 39).</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03533460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.3298⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.3026⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aḥmad Nu‘mān, Beyrouth 1969 : l’improbable Yémen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.2953⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Transformations dans le genre en péninsule Arabique, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.1957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01497944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.2805⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éditorial</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.2804⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques yéménites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.2953⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.2106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...311 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524167v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-03524179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Yémen transnational</w:t>
               </w:r>
@@ -3563,165 +3563,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hayel Saeed Anam (1909-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aden-Marseille. D'un port à l'autre entre Arabie et Méditerranée Aden-Marseille / From one port to another, Arabia to the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, p. 204-207, 2025, 8836662544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05466016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L' &amp;quot;Arabie heureuse&amp;quot;, trésor caché du Yémen interdit / Arabia Felix. Yemen's Forbiden Hidden Treasure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Honvault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden-Marseille. D'un port à l'autre entre Arabie et Méditerranée Aden-Marseille. From one port to another, Arabia to the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, p. 167-173, 2025, 8836662544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05466006v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05466016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4581,51 +4581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3A3D062"/>
+    <w:nsid w:val="3C81517A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4812,51 +4812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-honvault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0248-231X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076512916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.5956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.13181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557626v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Rashoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.4882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.5998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3298" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2805" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2691" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524167v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2106" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1957" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2649" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Alviso-Marino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2624" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;no" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1341#text" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.1341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/yemen-le-tournant-revolutionnaire--9782811106935-page-275.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bonne.2012.01.0275" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-honvault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0248-231X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076512916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salmieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Honvault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12828/113481" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.003.0025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04382222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.5956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.13181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557626v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Rashoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.4882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.5998" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524292v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2953" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2805" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2804" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2691" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1957" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2649" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2106" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Alviso-Marino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524184v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2624" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.1840" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gu&#233;no" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00515526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05465994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677194v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1341#text" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cfee.1341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/yemen-le-tournant-revolutionnaire--9782811106935-page-275.htm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bonne.2012.01.0275" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004745v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528906v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004744v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>