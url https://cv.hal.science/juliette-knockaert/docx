--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -164,71 +164,95 @@
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">University of York</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, entre 2018 et 2021 (projet AHRC PATHWAy), je poursuis mes recherches dans le cadre d’un poste d’ingénieure de recherche à Aix-Marseille Université, de 2021 à 2022 au sein de l’</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UMR 7299 – Centre Camille Jullian</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> (projet international PATHWAy de la fondation A*MIDEX) et, depuis 2023, au sein de l’</w:t>
+        <w:t xml:space="preserve"> (projet international PATHWAy de la fondation A*MIDEX) puis  au sein de l’</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UMR 7269 – Lampea</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> dans le cadre du programme PeptID (fondation A\MIDEX). Suite à cela, j'ai intégré le programme PratiqMed (Dir. E. Blaise, Labex ARCHIMEDE)  au sein de l'UMR 5140, Archéologie des Sociétés Méditerranéennes (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://www.asm.cnrs.fr/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">), en tant qu'ingénieure de Recherche, permettant le déploiement de l'analyse paléoprotéomique au sein de l'universite de Montpellier, de novembre 2025 à février 2026. Depuis avril 2026,toujours en tant qu'ingénieure de Recherche, j'ai rejoint le laboratoire d'Archéologie des Amériques [UMR 8069 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ArchAm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">], dans le programme Erankuti (Dir. A. Manin, Fondation Fyssen) pour travailler sur les formes intiales du pastoralisme en Mésoamérique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes travaux de recherche sont principalement axés sur l’étude des pratiques d’élevage du Néolithique à la période moderne dans les chaînes montagnardes périméditerranéennes via la combinaison de diverses approches (archéozoologie traditionnelle, analyses isotopiques et protéomiques). Je m’intéresse, tout particulièrement, à l’identification des taxons présents en contexte archéologique (anatomie comparée, analyse protéomique), l’analyse des stratégies d’élevage (mobilité des animaux, pratiques fourragères), l’exploitation des ressources animales (viande, lait, laine) et à la répartition saisonnière des naissances animales qui, détermine la disponibilité en lait/viande tendre et, d’autre part, structure le calendrier des activités agropastorales.</w:t>
+        <w:t xml:space="preserve">Mes travaux de recherche sont principalement axés sur l’étude des pratiques d’élevage du Néolithique à la période moderne dans les chaînes montagnardes périméditerranéennes via la combinaison de diverses approches (archéozoologie traditionnelle, analyses isotopiques et paléoprotéomiques). Je m’intéresse, tout particulièrement, à l’identification des taxons présents en contexte archéologique (anatomie comparée, analyse paléoprotéomique), l’analyse des stratégies d’élevage (mobilité des animaux, pratiques fourragères), l’exploitation des ressources animales (viande, lait, laine) et à la répartition saisonnière des naissances animales qui, détermine la disponibilité en lait/viande tendre et, d’autre part, structure le calendrier des activités agropastorales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Principaux domaines de recherche et méthodes :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">interaction Homme/Animal/Milieux</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -278,489 +302,614 @@
         <w:rPr/>
         <w:t xml:space="preserve">anatomie comparée</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">biométrie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">analyses isotopiques et protéomiques</w:t>
+        <w:t xml:space="preserve">analyses isotopiques et paléoprotéomiques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leading the Flock: Tracing Herding strategies and Resource Exploitation in the Valais Alps from Prehistory to the Middle Ages through Isotopic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Dulias</w:t>
+                <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+                <w:t xml:space="preserve">Nicole Reynaud Savioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianne Unsain</w:t>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin d'études préhistoriques et archéologiques alpines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, L’animal et l’homme dans les Alpes : écologies, économies, idéologies. Actes du XVIe colloque sur les Alpes dans l'Antiquité, XXXI, pp.59-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04378532v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain adaptation of caprine herding in the eastern Pyrenees during the Bronze Age: A stable oxygen and carbon isotope analysis of teeth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rendu</w:t>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Burens-Carozza</w:t>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 484, pp.60-74. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951703v1</w:t>
+                <w:t xml:space="preserve">halshs-04378532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mountain adaptation of caprine herding in the eastern Pyrenees during the Bronze Age: A stable oxygen and carbon isotope analysis of teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Burens-Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Campmajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 484, pp.60-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sépultures collectives et dépôts de faune au Bronze ancien à Castelnaudary (Aude-Languedoc-Roussillon) : la fosse SP7114</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kirschenbilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -770,117 +919,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianne Unsain</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -903,1416 +1052,1416 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des ressources animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianne Unsain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Golosetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine, mobilité et gestion des troupeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la table des Gaulois : aristocrates, guerriers et pouvoir sur les cimes des Alpes-Maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.59-61, 2020, 978-94-6161-636-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des pratiques : le site 32 de Cabanes la Glère (IIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Calastrenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Réchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rendu; Carine Calastrenc; Mélanie Le Couédic; Anne Berdoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estives d’Ossau : 7 000 ans de pastoralisme dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d’oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-141, 2016, 978-2-917971-60-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, Animal Production, and Supply Strategies in the Western Alpine Arc and Its Mediterranean Margins: A Synthesis of Recent Research on the Iron Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur les traces des premiers bergers : quand l’archéologie prend de la hauteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">Agri-Cultures en Écrins, La Démontagnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté des Communes du Pays des Ecrins, Oct 2025, FREISSINIERES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05088327v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduire son troupeau dans les Alpes valaisannes du Néolithique au Haut Moyen Âge : apport de l’analyse archéozoologique et isotopique</w:t>
+                <w:t xml:space="preserve">Mobility, Animal Production, and Supply Strategies in the Western Alpine Arc and Its Mediterranean Margins: A Synthesis of Recent Research on the Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magniez</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t>
+              <w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003482v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05088327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t>
+                <w:t xml:space="preserve">Conduire son troupeau dans les Alpes valaisannes du Néolithique au Haut Moyen Âge : apport de l’analyse archéozoologique et isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Nicole Reynaud Savioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003474v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Burri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Walsh</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254783v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dianne Unsain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Burri</w:t>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t>
+              <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819035v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03845122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2320,1660 +2469,1785 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Investigating the mobility of caprine herds in a mountain environment (Swiss Alps) from the Neolithic to late Iron Age: The contribution of sequential isotope analyses in teeth enamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Reynaud Savioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012837v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the mobility of caprine herds in a mountain environment (Swiss Alps) from the Neolithic to late Iron Age: The contribution of sequential isotope analyses in teeth enamel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012902v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses isotopique et moléculaire de la faune de la Cime de la Tournerie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde « La Cime de la Tournerie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Tende, France</w:t>
+              <w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03528139v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des analyses isotopiques à l’histoire des systèmes d’élevage en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final du projet "Écosystèmes Montagnards du Moyen Âge à nos jours"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de la Haute-Savoie, Dec 2021, Sixt-Fer-à-Cheval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses isotopique et moléculaire de la faune de la Cime de la Tournerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAC2020+1 - Landscape Archaeology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCIS, Jun 2021, Madrid (Virtual), Spain</w:t>
+              <w:t xml:space="preserve">Table ronde « La Cime de la Tournerie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450167v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results and interpretation of archaeozoological and isotopic data (WP2-WP3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATHWAy, workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">LAC2020+1 - Landscape Archaeology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCIS, Jun 2021, Madrid (Virtual), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012306v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results and interpretation of archaeozoological and isotopic data (WP2-WP3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Pike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival de l’Alpage-Maison du berger, Hautes-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Ancelle, France</w:t>
+              <w:t xml:space="preserve">PATHWAy, workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03527993v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Festival de l’Alpage-Maison du berger, Hautes-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Ancelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450136v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450145v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PATHWAy ArchéoEnvieS : jeux sur l’Archéologue du paysage, l’alimentation au Moyen Âge et la faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes de l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture; Inrap, Jun 2021, Sisteron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of sedimentary ancient DNA from lakes in tracing human-environment interactions in the Western Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katharina Dulias</w:t>
+                <w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011993v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines et développement du pastoralisme et de la transhumance de la Protohistoire au Moyen-âge dans les Alpes occidentales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The use of sedimentary ancient DNA from lakes in tracing human-environment interactions in the Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dianne Unsain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012290v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking vertical mobility and sheep husbandry practices in the North-western Alps (Switzerland): A modern isotopic investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origines et développement du pastoralisme et de la transhumance de la Protohistoire au Moyen-âge dans les Alpes occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianne Unsain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365105v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep birth distribution in past herds from oxygen isotope analysis in teeth: A review for prehistoric Europe (6th – 3rd millennia BC) and the comparative use of upper and lower molars for this purpose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking vertical mobility and sheep husbandry practices in the North-western Alps (Switzerland): A modern isotopic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Balasse</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorillo Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17</w:t>
+              <w:t xml:space="preserve">25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve"> annual meeting of the EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheep birth distribution in past herds from oxygen isotope analysis in teeth: A review for prehistoric Europe (6th – 3rd millennia BC) and the comparative use of upper and lower molars for this purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve"> International Symposium on Dental Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3983,117 +4257,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep Birth Distribution in Past Herds in European Mountain by Analysis of Teeth Enamel Oxygen Isotope Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4101,139 +4375,139 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICAZ International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of caprinae husbandry in contrast environments during Bronze Age: Osteological and stable isotope analysis in coastal versus mountain site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Burens-Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4241,51 +4515,51 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> annual meeting of the european association of archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4295,113 +4569,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé systématique des restes fauniques de la grotte des Fraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/mn5q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4411,1005 +4685,1005 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Garrido García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Bueno Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">rapport remis à la Dirección General de General de Bibliotecas, Museos y Patrimonio Cultural du gouvernement autonome d'Estrémadure, Espagne. 2025, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05464934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2024</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">MEAE; CASA DE VELAZQUEZ; UMR 5648; COMMUNE DE ROMANGORDO; CENTRALE NUCLÉAIRE D'ALMARAZ; ASOCIACIÓN MADINAT ALBALAT. 2024, pp.60</w:t>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04853570v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba González Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
+              <w:t xml:space="preserve">rapport remis à la Dirección General de General de Bibliotecas, Museos y Patrimonio Cultural du gouvernement autonome d'Estrémadure, Espagne. 2024, pp.267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745677v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2023</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+                <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">rapport remis à la Dirección General de General de Bibliotecas, Museos y Patrimonio Cultural du gouvernement autonome d'Estrémadure, Espagne. 2024, pp.267</w:t>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04853581v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
+              <w:t xml:space="preserve">MEAE; CASA DE VELAZQUEZ; UMR 5648; COMMUNE DE ROMANGORDO; CENTRALE NUCLÉAIRE D'ALMARAZ; ASOCIACIÓN MADINAT ALBALAT. 2024, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008370v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana Labarta</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">rapport remis à la Dirección General de General de Bibliotecas, Museos y Patrimonio Cultural du gouvernement autonome d'Estrémadure, Espagne. 2023, pp.247</w:t>
+              <w:t xml:space="preserve">rapport remis à la commission consultative des fouilles archéologiques à l'étranger, MEAE. 2023, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04334158v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04334146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Buttard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba González Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Labarta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">rapport remis à la commission consultative des fouilles archéologiques à l'étranger, MEAE. 2023, pp.67</w:t>
+              <w:t xml:space="preserve">rapport remis à la Dirección General de General de Bibliotecas, Museos y Patrimonio Cultural du gouvernement autonome d'Estrémadure, Espagne. 2023, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04334146v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04334158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition âge du Bronze – âge du Fer en Cerdagne. Programme collectif de recherche, rapport 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campmajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2012, 412 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01950468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5419,185 +5693,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie animale et gestion des troupeaux dans les Pyrénées méditerranéennes durant l’âge du Bronze (2300-700 av. J.-C.) : approches archéozoologiques et contributions des analyses isotopiques de l’émail dentaire (δ18O et δ13C)</w:t>
+                <w:t xml:space="preserve">Economie animale et gestion des troupeaux dans les Pyrénées méditerranéennes durant l’âge du Bronze (2300-700 av. J.-C.) : approches archéozoologiques et contributions des analyses isotopiques de l’émail dentaire (δ18O et δ13C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Muséum national d'Histoire naturelle - MNHN Paris, 2017. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Histoire. Museum national d'histoire naturelle - MNHN PARIS, 2017. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017MNHN0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-03954146v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04960705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie animale et gestion des troupeaux dans les Pyrénées méditerranéennes durant l’âge du Bronze (2300-700 av. J.-C.) : approches archéozoologiques et contributions des analyses isotopiques de l’émail dentaire (δ18O et δ13C)</w:t>
+                <w:t xml:space="preserve">Économie animale et gestion des troupeaux dans les Pyrénées méditerranéennes durant l’âge du Bronze (2300-700 av. J.-C.) : approches archéozoologiques et contributions des analyses isotopiques de l’émail dentaire (δ18O et δ13C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire. Museum national d'histoire naturelle - MNHN PARIS, 2017. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2017MNHN0044⟩</w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Muséum national d'Histoire naturelle - MNHN Paris, 2017. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-04960705v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03954146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5665,51 +5939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="716C26EA"/>
+    <w:nsid w:val="92E3108F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5813,51 +6087,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B8EC1B34"/>
+    <w:nsid w:val="F69B0735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-knockaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281318719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeozoo-archeobota.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.ac.uk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011649v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kirschenbilder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reynaud Savioz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012306v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365105v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mn5q" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Labarta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334146v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03954146v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04960705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MNHN0044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-knockaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281318719" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeozoo-archeobota.mnhn.fr/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.ac.uk/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccj.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lampea.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asm.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526740v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reynaud Savioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01951703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.05.029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kirschenbilder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405830v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;chin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577805v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528040v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012351v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bousquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mn5q" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Labarta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04960705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MNHN0044" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03954146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>