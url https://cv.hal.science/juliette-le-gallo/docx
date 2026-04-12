--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Le Gallo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Talanoa laboratory in Aude: a participative approach to transformative adaptation of water uses in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’agriculture irriguée face aux changements globaux : quelles combinaisons d’approches pour une thèse en économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Economie Politique, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions socio-économiques et impacts du développement de l'irrigation des vignes en Languedoc-Roussillon en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos Vougeot : la vigne et le vin, une histoire d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO culture et traditions viti-vinicoles, Oct 2024, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de l’irrigation sur la trajectoire de différents types d’exploitations viticoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’irrigation en Languedoc-Roussillon : quels effets à l’échelle des exploitations viticoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of irrigation access: the case of southern France vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Territoires Zéro chômeur de longue durée : note d'étape du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrino Graceffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dares; France stratégie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Le Gallo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Talanoa laboratory in Aude: a participative approach to transformative adaptation of water uses in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’agriculture irriguée face aux changements globaux : quelles combinaisons d’approches pour une thèse en économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Economie Politique, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions socio-économiques et impacts du développement de l'irrigation des vignes en Languedoc-Roussillon en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos Vougeot : la vigne et le vin, une histoire d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO culture et traditions viti-vinicoles, Oct 2024, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de l’irrigation sur la trajectoire de différents types d’exploitations viticoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’irrigation en Languedoc-Roussillon : quels effets à l’échelle des exploitations viticoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of irrigation access: the case of southern France vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>