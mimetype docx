--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Le Gallo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Talanoa laboratory in Aude: a participative approach to transformative adaptation of water uses in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’agriculture irriguée face aux changements globaux : quelles combinaisons d’approches pour une thèse en économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Economie Politique, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions socio-économiques et impacts du développement de l'irrigation des vignes en Languedoc-Roussillon en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos Vougeot : la vigne et le vin, une histoire d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO culture et traditions viti-vinicoles, Oct 2024, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de l’irrigation sur la trajectoire de différents types d’exploitations viticoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’irrigation en Languedoc-Roussillon : quels effets à l’échelle des exploitations viticoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of irrigation access: the case of southern France vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Le Gallo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Talanoa laboratory in Aude: a participative approach to transformative adaptation of water uses in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le-Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, la vigne, le changement climatique : enseignements des projets LACCAVE et TALANOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMMAR; Domaine Fabre, May 2024, Luc sur Orbieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions socio-économiques et impacts du développement de l'irrigation des vignes en Languedoc-Roussillon en contexte de changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos Vougeot : la vigne et le vin, une histoire d'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO culture et traditions viti-vinicoles, Oct 2024, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter l’agriculture irriguée face aux changements globaux : quelles combinaisons d’approches pour une thèse en économie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’AFEP : Face aux crises, des planifications sont-elles possibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Economie Politique, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de l’irrigation sur la trajectoire de différents types d’exploitations viticoles du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Dagallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’irrigation en Languedoc-Roussillon : quels effets à l’échelle des exploitations viticoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et viticulture, la Méditerranée aux avant-postes ? Enjeux et stratégies dans un contexte de changements climatiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire d’entreprises vigne et vin; Chaire partenariale Eau, Agriculture et Changement climatique, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of irrigation access: the case of southern France vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casadella, Vanessa; Uzunidis, Dimitri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique des crises économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, pp.83-89, 2024, Magna Carta, 9782304056280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build transformational water management &amp; agricultural adaptation scenarios in water stressed areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Imbesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire 2024 du métaprogramme « Agriculture et Forêt face au changement climatique : adaptation et atténuation » (CLIMAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining modelling and participation to build agricultural adaptation scenarios in water stressed territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EAAE Congress: Agri-food systems in a changing world: connecting science and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Rennes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALANOA : dialoguer, explorer, évaluer et innover pour la gestion de l’eau & l’adaptation de l’agriculture au changement climatique en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Erdlenbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2023 : Innover pour une gestion concertée et durable de l’eau, quelles contributions des sciences sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner la modélisation hydro-économique et les processus participatifs pour évaluer des stratégies de transformation de l’agriculture face aux changements globaux : le projet Talanoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Hydrologie de l'Anthropocène" du département AQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau et agriculture face au changement climatique : innover en communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060137v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Imbesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le-Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035590v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thiercelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133239v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>