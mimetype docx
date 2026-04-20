--- v0 (2026-03-09)
+++ v1 (2026-04-20)
@@ -422,200 +422,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médier l’extraordinaire par l’ordinaire : le cas des cartes postales de la catastrophe de Courrières</w:t>
+                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre sciences, arts et société. Le cas de la borne holographique du projet e-thesaurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrits ordinaires : pratiques d’écriture et de lecture dans les espaces domestiques et publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Gil; Pierre Hallot, May 2023, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133xl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370567v1</w:t>
+                <w:t xml:space="preserve">hal-05370513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre sciences, arts et société. Le cas de la borne holographique du projet e-thesaurus</w:t>
+                <w:t xml:space="preserve">Médier l’extraordinaire par l’ordinaire : le cas des cartes postales de la catastrophe de Courrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écrits ordinaires : pratiques d’écriture et de lecture dans les espaces domestiques et publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agathe Cormier; Rossana De Angelis; Gabriella De Luca, Nov 2025, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/133xl⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05370513v1</w:t>
+                <w:t xml:space="preserve">hal-05370567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De territoire industriel à Patrimoine mondial de l’Unesco : quels processus de transformation pour le patrimoine « mis de côté » ?</w:t>
               </w:r>
@@ -733,191 +733,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre science, art et société</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réfléchir au statut de « témoin » à travers l’écriture et le numérique : le cas du bassin miner du Nord-Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, LILLE, France</w:t>
+              <w:t xml:space="preserve">Séminaire Jeunes chercheur.e.s. Groupe de travail Patrimoine et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Schafer; Benjamin Thierry, Sep 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504640v1</w:t>
+                <w:t xml:space="preserve">hal-05370659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfléchir au statut de « témoin » à travers l’écriture et le numérique : le cas du bassin miner du Nord-Pas-de-Calais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre science, art et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Jeunes chercheur.e.s. Groupe de travail Patrimoine et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Schafer; Benjamin Thierry, Sep 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370659v1</w:t>
+                <w:t xml:space="preserve">hal-04504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés de jeunes chercheuses sur leur participation au projet MémoMines</w:t>
               </w:r>
@@ -1156,221 +1156,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine, ontologie et savoirs pluriels : quelle place pour les mémoires minières des Hauts de France ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrimoine Industriel : la préservation de la mémoire minière par des communautés expertes et amateures dans le Nord-Pas de Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUSSI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau franco-brésilien de chercheurs MUSSI (médiations et usages sociaux des savoirs et de l'information), Jun 2019, Universidade Federal de Minas Gerais, Brésil. pp.278-297</w:t>
+              <w:t xml:space="preserve">6th Hyperheritage International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France. https://europia.fr/HIS6/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747125v1</w:t>
+                <w:t xml:space="preserve">hal-05370790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine Industriel : la préservation de la mémoire minière par des communautés expertes et amateures dans le Nord-Pas de Calais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimoine, ontologie et savoirs pluriels : quelle place pour les mémoires minières des Hauts de France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Hyperheritage International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France. https://europia.fr/HIS6/</w:t>
+              <w:t xml:space="preserve">MUSSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau franco-brésilien de chercheurs MUSSI (médiations et usages sociaux des savoirs et de l'information), Jun 2019, Universidade Federal de Minas Gerais, Brésil. pp.278-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370790v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1556,77 +1556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préserver, valoriser et transmettre le patrimoine minier des Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+                <w:t xml:space="preserve">Amélie Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1956,51 +1956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EB5FD1C"/>
+    <w:nsid w:val="1F8AC429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2187,51 +2187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-le-marquer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3863-8294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264852648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Di Liberto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370567v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/contribution-numerique/index.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04938187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ULILH033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-le-marquer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3863-8294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264852648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Di Liberto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/contribution-numerique/index.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04938187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ULILH033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>