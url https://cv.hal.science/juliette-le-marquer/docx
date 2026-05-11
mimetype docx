--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -353,338 +353,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descendants of the coal mining memory : from tracing to writing the past</w:t>
+                <w:t xml:space="preserve">De territoire industriel à Patrimoine mondial de l’Unesco : quels processus de transformation pour le patrimoine « mis de côté » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th « Postmemory and the contemporary world » International Interdiscuplinary Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, En ligne, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIVème Congrès de la SFSIC, Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370609v1</w:t>
+                <w:t xml:space="preserve">hal-05370449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre sciences, arts et société. Le cas de la borne holographique du projet e-thesaurus</w:t>
+                <w:t xml:space="preserve">Descendants of the coal mining memory : from tracing to writing the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th « Postmemory and the contemporary world » International Interdiscuplinary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, En ligne, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370513v1</w:t>
+                <w:t xml:space="preserve">hal-05370609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médier l’extraordinaire par l’ordinaire : le cas des cartes postales de la catastrophe de Courrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrits ordinaires : pratiques d’écriture et de lecture dans les espaces domestiques et publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agathe Cormier; Rossana De Angelis; Gabriella De Luca, Nov 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De territoire industriel à Patrimoine mondial de l’Unesco : quels processus de transformation pour le patrimoine « mis de côté » ?</w:t>
+                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre sciences, arts et société. Le cas de la borne holographique du projet e-thesaurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Congrès de la SFSIC, Transition(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Gil; Pierre Hallot, May 2023, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133xl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370449v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples facettes de l’ethnographie en ligne dans des contextes audiovisuels</w:t>
               </w:r>
@@ -733,191 +733,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfléchir au statut de « témoin » à travers l’écriture et le numérique : le cas du bassin miner du Nord-Pas-de-Calais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre science, art et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Jeunes chercheur.e.s. Groupe de travail Patrimoine et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Valérie Schafer; Benjamin Thierry, Sep 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370659v1</w:t>
+                <w:t xml:space="preserve">hal-04504640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et médiations des dispositifs holographiques innovants : interroger les liens entre science, art et société</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réfléchir au statut de « témoin » à travers l’écriture et le numérique : le cas du bassin miner du Nord-Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Le Marquer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Œuvres d’art et numérique : Collaborations, limites, apports mutuels à la connaissance et à la médiation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, LILLE, France</w:t>
+              <w:t xml:space="preserve">Séminaire Jeunes chercheur.e.s. Groupe de travail Patrimoine et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valérie Schafer; Benjamin Thierry, Sep 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504640v1</w:t>
+                <w:t xml:space="preserve">hal-05370659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés de jeunes chercheuses sur leur participation au projet MémoMines</w:t>
               </w:r>
@@ -1956,51 +1956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F8AC429"/>
+    <w:nsid w:val="806E9F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2187,51 +2187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-le-marquer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3863-8294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264852648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Di Liberto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/contribution-numerique/index.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04938187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ULILH033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-le-marquer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3863-8294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264852648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Di Liberto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133xl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vinti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Leone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370768v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/contribution-numerique/index.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813003799" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04938187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ULILH033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>