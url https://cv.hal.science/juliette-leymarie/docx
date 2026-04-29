--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -106,546 +106,546 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of urban trees on air quality: From the aerodynamic effects in streets to impacts of biogenic emissions in cities</w:t>
+                <w:t xml:space="preserve">The isohydric strategy of Platanus × hispanica tree shapes its response to drought in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Maison</w:t>
+                <w:t xml:space="preserve">Alice Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lya Lugon</w:t>
+                <w:t xml:space="preserve">Paul Nadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+                <w:t xml:space="preserve">Ludvine Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Faucheux</w:t>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 946, pp.174116. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (6), pp.e70021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04622820v1</w:t>
+                <w:t xml:space="preserve">hal-04861375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isohydric strategy of Platanus × hispanica tree shapes its response to drought in an urban environment</w:t>
+                <w:t xml:space="preserve">Contrasting effects of urban trees on air quality: From the aerodynamic effects in streets to impacts of biogenic emissions in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Claude</w:t>
+                <w:t xml:space="preserve">Alice Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nadam</w:t>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludvine Brajon</w:t>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Leitao</w:t>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Planchais</w:t>
+                <w:t xml:space="preserve">Aurélien Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176 (6), pp.e70021. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 946, pp.174116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.70021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861375v2</w:t>
+                <w:t xml:space="preserve">insu-04622820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une campagne de mesures sur le climat urbain et la qualité de l'air de la région parisienne</w:t>
+                <w:t xml:space="preserve">Potential involvement of proline and flavonols in plant responses to ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+                <w:t xml:space="preserve">Fanny Boublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+                <w:t xml:space="preserve">Cécile Cabassa-Hourton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+                <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0049⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 207, pp.112214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568686v1</w:t>
+                <w:t xml:space="preserve">hal-03832573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential involvement of proline and flavonols in plant responses to ozone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une campagne de mesures sur le climat urbain et la qualité de l'air de la région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boublin</w:t>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cabassa-Hourton</w:t>
+                <w:t xml:space="preserve">Pauline Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Leymarie</w:t>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Leitao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 207, pp.112214. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.4-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832573v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Proteomic Analysis of the Secondary Dormancy Induction by Hypoxia or High Temperature in Barley Grains</w:t>
               </w:r>
@@ -817,51 +817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -938,51 +938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Châtel-Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Montrichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1176,51 +1176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chilling temperature remodels phospholipidome of Zea mays seeds during imbibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1280,51 +1280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation of Arabidopsis seed dormancy with relative humidity and temperature during dry storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basbouss-Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 168 (3), pp.1049+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1670,51 +1670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ksas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (2), pp.368-381. </w:t>
@@ -1765,51 +1765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translatome profiling in dormant and nondormant sunflower (Helianthus annuus) seeds highlights post-transcriptional regulation of germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Layat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat El-Maarouf-Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 148 (2), pp.284-296. </w:t>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (7), pp.2017-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2149,51 +2149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Reactive Oxygen Species in the Regulation of Arabidopsis Seed Dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Vitkauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcripts potentially involved in barley seed germination and dormancy using cDNA-AFLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalase activity and expression in developing sunflower seeds as related to drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,189 +2517,314 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responses of common bean to water stress and ozone during seed filling: focus on some physiological and agronomical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mazlouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dianoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iEES scientific days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Ecology and Environmental Sciences Paris, Feb 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PANAME – Project synergy of atmospheric research in the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Kotthaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffies-Cloché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. pp.EGU23-14781, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04018627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2709,577 +2834,708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought effect on urban plane tree ecophysiology and its isoprene emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Claude</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alice Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-13401, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and thermal properties of reserve lipids of developing sunflower seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Seeds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in free radical scavenging during sunflower seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting on Oxygen, free Radicals and Oxidative Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentialités et limites de la dépollution de l’air par les structures végétalisées urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Domenico Morabito; Sylvain Bourgerie; Manhattan Lebrun; Didier Le Thiec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépollution verte : Utiliser les végétaux pour réhabiliter les milieux contaminés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-57, 2025, Synthèses, 9782759241828</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term assessment of the effect of phytostabilizing plants and management methods on the biodiversity and the mobility of trace elements in an urban wasteland in the Région Ile-de-France, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Balland-Bolou-Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3426,51 +3682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03832573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boublin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa-Hourton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04184013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ha Hoang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03247304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Toula&#239;b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14512-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#226;tel-Innocenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basbouss-Serhal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01933" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08904-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv439" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00510" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Koestler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Caius" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gendreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01710.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VG9VVTV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Vitkauskaite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chazoule" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bruneaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cantrell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14781" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04084507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13401" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03625652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03832573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boublin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabassa-Hourton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04184013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ha Hoang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcac021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03247304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Toula&#239;b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Balland-Bolou-Bi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14512-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume N&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ch&#226;tel-Innocenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basbouss-Serhal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pateyron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01933" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08904-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01373901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv439" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00510" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Koestler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ksas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537951v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Caius" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gendreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01710.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VG9VVTV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Vitkauskaite" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chazoule" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcr129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01951699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bruneaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01805101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lehner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mazlouzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dianoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Cantrell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14781" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04084507v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13401" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03715524v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Castell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/353/9782759241828/depollution-verte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03625652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>