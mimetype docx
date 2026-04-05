--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -836,299 +836,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Belowground Herbivory on the Dynamics of Root and Rhizosphere Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dutreux</w:t>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621276v1</w:t>
+                <w:t xml:space="preserve">hal-02184354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Belowground Herbivory on the Dynamics of Root and Rhizosphere Microbial Communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dutreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chaminade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02184354v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can soil microbial diversity influence plant metabolites and life history traits of a rhizophagous insect?</w:t>
               </w:r>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'interaction entre les membres d'un complexe d'espèces pathogènes du colza (Leptosphaeria maculans et L.biglobosa) par une approche transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,64 +2481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et analyse fonctionnelle des effecteurs tardifs impliqués dans la colonisation systémique du colza par Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dutreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,271 +3593,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression des gènes codant des effecteurs nécessite une décondensation de la chromatine chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat M. El Ghalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191165v1</w:t>
+                <w:t xml:space="preserve">hal-01001180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression des gènes codant des effecteurs nécessite une décondensation de la chromatine chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Juliette J. Linglin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat El Ghalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.9-9</w:t>
+              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001180v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Avirulence Gene AvrLm4-7 of Leptosphaeria maculans : linking crystal structure, functional and evolutionary characteristics.</w:t>
               </w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4273,51 +4273,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
@@ -4352,448 +4352,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348616v1</w:t>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+                <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
@@ -4994,51 +4994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B20EFAD2"/>
+    <w:nsid w:val="796FC0E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5225,51 +5225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-linglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5891-1316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G. T. Lowe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Connolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shive D. Kale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanelle Connolly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191165v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat M. El Ghalid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Glaser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Blondeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Graille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-linglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5891-1316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G. T. Lowe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Connolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shive D. Kale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanelle Connolly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat M. El Ghalid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Glaser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Blondeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Graille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>