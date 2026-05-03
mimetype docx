--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1614,587 +1614,599 @@
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.490-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Control of Effector Gene Expression in the Plant Pathogenic Fungus [i]Leptosphaeria maculans[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat El Ghalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (3), 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element-assisted evolution and adaptation to host plant within the Leptosphaeria maculans-Leptosphaeria biglobosa species complex of fungal pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan G.T. Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Schoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela P van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (891), pp.OA. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of Genome Structure, DNA Asymmetry, and Cell Physiology on T-DNA Integration in Chromosomes of the Phytopathogenic Fungus Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Salim A. S. Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (8), pp.891-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/g3.112.002048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effector diversification within compartments of the Leptosphaeria maculans genome affected by Repeat-Induced Point mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jk. Hane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hoede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela P. van de Wouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms1189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2204,78 +2216,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biocontrol strategy based on the hatching stimulation of Heterodera carotae is influenced by the soil microbiota selected by previous crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Biget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,113 +2319,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Symposium of the European Society of Nematologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Cordoue (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'interaction entre les membres d'un complexe d'espèces pathogènes du colza (Leptosphaeria maculans et L.biglobosa) par une approche transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,73 +2444,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et analyse fonctionnelle des effecteurs tardifs impliqués dans la colonisation systémique du colza par Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2557,73 +2569,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevauchon JJC2018 - 12èmes Rencontres de Phytopathologie &amp; Mycologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France. p.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leptosphaeria maculans effectors involved in the oilseed rape systemic colonization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2645,1338 +2657,1338 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pacific Grove CA, United States. p.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico analysis of the transcription factor repertoire in Leptosphaeria maculans 'brassicae' to identify putative regulators of pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Louise Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grandaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan G. T. Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication d’un contrôle épigénétique dans l’expression des gènes codant des effecteurs chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+                <w:t xml:space="preserve">Functional characterization of avirulence genes in Leptosphaeria maculans: linking 3-D structure, functional characteristics and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shive D. Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.R. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. p.24</w:t>
+              <w:t xml:space="preserve">COST Cell Biology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189873v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of avirulence genes in Leptosphaeria maculans: linking 3-D structure, functional characteristics and evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shive D. Kale</w:t>
+                <w:t xml:space="preserve">Implication d’un contrôle épigénétique dans l’expression des gènes codant des effecteurs chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Louise Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat El Ghalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanelle Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Cell Biology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque EpiAgro 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796393v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The avirulence gene AvrLm4-7 of Leptosphaeria maculans: linking crystal structure, functional and evolutionary characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost Action SUSTAIN Structure-guided Investigation of Effector Function, Action and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication d’un contrôle épigénétique dans l’expression des gènes codant des effecteurs chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mennat El Ghalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Ollivier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lanelle Connolly</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EpiAgro 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. p.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462758v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The avirulence gene AvrLm4-7 of Leptosphaeria maculans: linking crystal structure, functional and evolutionary characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jean Chevaugeon 2012, 9èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier, FRA., 2012, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression des gènes codant des effecteurs nécessite une décondensation de la chromatine chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat M. El Ghalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression des gènes codant des effecteurs nécessite une décondensation de la chromatine chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Soyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mennat El Ghalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Avirulence Gene AvrLm4-7 of Leptosphaeria maculans : linking crystal structure, functional and evolutionary characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3986,51 +3998,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4039,98 +4051,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4140,91 +4152,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,73 +4255,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4368,87 +4380,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4493,100 +4505,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,73 +4630,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4743,73 +4755,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4868,65 +4880,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation du réseau PhytoMic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4994,51 +5006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="796FC0E9"/>
+    <w:nsid w:val="A41EAE0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5225,51 +5237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-linglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5891-1316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G. T. Lowe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Connolly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shive D. Kale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanelle Connolly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blondeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat M. El Ghalid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Glaser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Blondeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Graille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-linglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5891-1316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G. T. Lowe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shive D. Kale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanelle Connolly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Connolly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blondeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat M. El Ghalid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Glaser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Blondeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Graille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>