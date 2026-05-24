--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -836,299 +836,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Belowground Herbivory on the Dynamics of Root and Rhizosphere Microbial Communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chaminade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">Fabien Dutreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00091⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184354v1</w:t>
+                <w:t xml:space="preserve">hal-02621276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly and annotation of three Leptosphaeria genomes using Oxford Nanopore MinION sequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo d'Agata</w:t>
+                <w:t xml:space="preserve">Influence of Belowground Herbivory on the Dynamics of Root and Rhizosphere Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gay</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (180235), 11 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621276v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can soil microbial diversity influence plant metabolites and life history traits of a rhizophagous insect?</w:t>
               </w:r>
@@ -2355,51 +2355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'interaction entre les membres d'un complexe d'espèces pathogènes du colza (Leptosphaeria maculans et L.biglobosa) par une approche transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2493,64 +2493,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et analyse fonctionnelle des effecteurs tardifs impliqués dans la colonisation systémique du colza par Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dutreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,432 +3474,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The avirulence gene AvrLm4-7 of Leptosphaeria maculans: linking crystal structure, functional and evolutionary characteristics.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Graille</w:t>
+                <w:t xml:space="preserve">L'expression des gènes codant des effecteurs nécessite une décondensation de la chromatine chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat El Ghalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jean Chevaugeon 2012, 9èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier, FRA., 2012, NA, France</w:t>
+              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191159v1</w:t>
+                <w:t xml:space="preserve">hal-01191165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression des gènes codant des effecteurs nécessite une décondensation de la chromatine chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette J. Linglin</w:t>
+                <w:t xml:space="preserve">The avirulence gene AvrLm4-7 of Leptosphaeria maculans: linking crystal structure, functional and evolutionary characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.9-9</w:t>
+              <w:t xml:space="preserve">Journée Jean Chevaugeon 2012, 9èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier, FRA., 2012, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001180v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression des gènes codant des effecteurs nécessite une décondensation de la chromatine chez Leptosphaeria maculans, champignon pathogène du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat M. El Ghalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Colloque de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191165v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Avirulence Gene AvrLm4-7 of Leptosphaeria maculans : linking crystal structure, functional and evolutionary characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,51 +4051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4160,652 +4160,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+                <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348616v1</w:t>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
@@ -5006,51 +5006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A41EAE0D"/>
+    <w:nsid w:val="B2BE927F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5237,51 +5237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-linglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5891-1316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G. T. Lowe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shive D. Kale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanelle Connolly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Connolly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blondeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat M. El Ghalid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Glaser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Blondeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Graille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-linglin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5891-1316" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M. Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derocles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01269-25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.536932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o d'Agata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.235" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blondeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blaise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Graille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv D Kale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12913" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat El Ghalid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004227" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Grandaubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G.T. Lowe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Soyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Schoch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P van de Wouw" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-891" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salim A. S. Bourras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandaubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jk. Hane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela P. van de Wouw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1189" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Biget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vannier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790241v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786060v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Labadie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louise Soyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandaubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan G. T. Lowe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Blaise" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shive D. Kale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ollivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanelle Connolly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Kale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Connolly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Blaise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blondeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001180v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Soyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat M. El Ghalid" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Glaser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Ollivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Blondeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Graille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>