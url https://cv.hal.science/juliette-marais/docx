--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -520,226 +520,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Integrity Monitoring Schemes for Terrestrial Applications in Harsh Signal Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signalling: Verifying train position by satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Railway Gazette International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893555v1</w:t>
+                <w:t xml:space="preserve">hal-02890724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalling: Verifying train position by satellite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNSS Integrity Monitoring Schemes for Terrestrial Applications in Harsh Signal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Sabina</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Railway Gazette International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2020.2994076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890724v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis du GNSS dans le ferroviaire</w:t>
               </w:r>
@@ -967,51 +967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1058,90 +1058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Position Integrity in Urban Environments: A Review of Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (18), p2602 - 2618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol57, n225, p5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2922,783 +2922,783 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch based image processing for complex environment characterization</w:t>
+                <w:t xml:space="preserve">Hybrid Virtualized Certification Environment of EGNSS-based railway positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Menier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Marais</w:t>
+                <w:t xml:space="preserve">Ales Filip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing, Applications and Systems Conference (IPAS25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
+              <w:t xml:space="preserve">TRA2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873379v1</w:t>
+                <w:t xml:space="preserve">hal-05559509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing towards a comprehensive GNSS interference management framework: A deep learning approach for classification of FM chirp jammers</w:t>
+                <w:t xml:space="preserve">Patch based image processing for complex environment characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Chaiben</w:t>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
+              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing, Applications and Systems Conference (IPAS25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071506v1</w:t>
+                <w:t xml:space="preserve">hal-04873379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS pseudorange differencing for relative train positioning: Performance assessment in a railway environment</w:t>
+                <w:t xml:space="preserve">Advancing towards a comprehensive GNSS interference management framework: A deep learning approach for classification of FM chirp jammers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enki Saura</w:t>
+                <w:t xml:space="preserve">Yasmine Chaiben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Minetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Dovis</w:t>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference (ENC) 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298644v1</w:t>
+                <w:t xml:space="preserve">hal-05071506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable GNSS Performance Assessment and Environment Categorization Under Vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Guillemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance assessment of GNSS pseudorange differencing for relative train positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enki Saura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Dovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Salt lake City, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Jamming Detection with Automatic Gain Control (AGC) and Carrier-to-Noise Ratio Density (CNO) Observables from a COTS receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anas Darwich</w:t>
+                <w:t xml:space="preserve">GNSS pseudorange differencing for relative train positioning: Performance assessment in a railway environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enki Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Dovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SmartRacon scientific seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Navigation Conference (ENC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Wroclav, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2026126030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506170v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Vision for the Weighting of GNSS observation: comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiye Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Guillemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3713,5329 +3713,5342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing Applications and Systems (IPAS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive robust navigation for safety-critical railway applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNSS Jamming Detection with Automatic Gain Control (AGC) and Carrier-to-Noise Ratio Density (CNO) Observables from a COTS receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO, 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">7th SmartRacon scientific seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256535v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Patch Based Fisheye Image Segmentation for Satellite State Characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive robust navigation for safety-critical railway applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chaiben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO, 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071507v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheye camera-based local effects mitigation for better accuracy in land transportation applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Patch Based Fisheye Image Segmentation for Satellite State Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Salt Lake City (Utah), United States</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071502v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS-Based Solutions Testing in an ERTMS Context: A Framework for Statistical Performance Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fisheye camera-based local effects mitigation for better accuracy in land transportation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Salt Lake City (Utah), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071515v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Based Inertial Navigation for GNSS-Free and Safe Train Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNSS-Based Solutions Testing in an ERTMS Context: A Framework for Statistical Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre D’harcourt</w:t>
+                <w:t xml:space="preserve">Vincent Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Marais</w:t>
+                <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560839v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for GNSS-based solutions performance analysis in an ERTMS context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Map-Based Inertial Navigation for GNSS-Free and Safe Train Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D’harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SmartRaCon Scientific Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Hiroshima, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INERTIAL60399.2024.10502100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750389v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS-based performance and Railway operating rules</w:t>
+                <w:t xml:space="preserve">A framework for GNSS-based solutions performance analysis in an ERTMS context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bon</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Arena TRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Dublin (IE), France</w:t>
+              <w:t xml:space="preserve">6th SmartRaCon Scientific Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560856v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterization of single pole adaptive notch filter against wide range of linear chirp interference</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GNSS-based performance and Railway operating rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
+                <w:t xml:space="preserve">Philippe Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Denver, United States</w:t>
+              <w:t xml:space="preserve">Transportation Research Arena TRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin (IE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199910v1</w:t>
+                <w:t xml:space="preserve">hal-04560856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to the development of safe and accurate localisation solutions: The LOCSP project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the parameterization of single pole adaptive notch filter against wide range of linear chirp interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Skelton</w:t>
+                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932699v1</w:t>
+                <w:t xml:space="preserve">hal-04199910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS, IMU, camera and LIDAR technology characterization for railway ground truth and digital map generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions to the development of safe and accurate localisation solutions: The LOCSP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Skelton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.532⟩</w:t>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.391-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496458v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">GNSS, IMU, camera and LIDAR technology characterization for railway ground truth and digital map generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Kliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostino Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.1029-1036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708701v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Emmanuele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Birmingham, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708707v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferences in Safety Critical Land Transport Application: Notch Filtering vs Wavelet Transform, an Experimental Analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Emmanuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS + 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Denver, United States. 15p</w:t>
+              <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Birmingham, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894579v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of jamming on Horizontal Protection Level and Integrity Assessment for Terrestrial Localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Interferences in Safety Critical Land Transport Application: Notch Filtering vs Wavelet Transform, an Experimental Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avag Tsaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2022 - International Technical Meeting of Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. 15p</w:t>
+              <w:t xml:space="preserve">ION GNSS + 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Denver, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545790v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Impact Of Temporal Variation On GNSS Position Error Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">On the impact of jamming on Horizontal Protection Level and Integrity Assessment for Terrestrial Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avag Tsaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual, France. 10p</w:t>
+              <w:t xml:space="preserve">ION ITM 2022 - International Technical Meeting of Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157781v1</w:t>
+                <w:t xml:space="preserve">hal-03545790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma-Z: a new parametric and constrained-by-design GNSS observation weighting model for land applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On The Impact Of Temporal Variation On GNSS Position Error Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Virtual, France. 15p</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157726v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath and NLOS detection based on the combination of CN0 values and a fish-eye camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sigma-Z: a new parametric and constrained-by-design GNSS observation weighting model for land applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France. 15p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991957v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic position error models for GNSS simulation in railway environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Multipath and NLOS detection based on the combination of CN0 values and a fish-eye camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Marais</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 9p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 13p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ENC48637.2020.9317408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992171v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
+                <w:t xml:space="preserve">Realistic position error models for GNSS simulation in railway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666464v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Distributed Simulation and Verification Infrastructure for safe train Galileo-based positioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
+              <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172208v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS/IMU Tightly Coupled Scheme with Weighting and FDE for Rail Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geo-Distributed Simulation and Verification Infrastructure for safe train Galileo-based positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Stallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rispoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Han</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Desenfans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting of Institute of Navigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531104v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new GNSS observation weighting strategy for terrestrial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNSS/IMU Tightly Coupled Scheme with Weighting and FDE for Rail Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debiao Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting of Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 14p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992093v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Railway tracks for applying enhanced ERTMS/ETCS Solutions Based on GNSS positioning technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+                <w:t xml:space="preserve">Towards a new GNSS observation weighting strategy for terrestrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
+              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142324v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe satellite-based localization of the train thanks to a combination of accuracy enhancement and fault detection and exclusion schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Railway tracks for applying enhanced ERTMS/ETCS Solutions Based on GNSS positioning technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Emmanuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Coluccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140618v1</w:t>
+                <w:t xml:space="preserve">hal-02142324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SmartRaCon Concept for advanced train control systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Safe satellite-based localization of the train thanks to a combination of accuracy enhancement and fault detection and exclusion schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research, Railway Research to Enhance the Customer Experience</w:t>
+              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418905v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-based classification of railway track areas for GNSS-based virtual balise solutions in the ERSAT GGC project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SmartRaCon Concept for advanced train control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meyer zu Hörste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Hainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2018, PPTI - Precise Time and Time Interval Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Reston, United States. 10p</w:t>
+              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research, Railway Research to Enhance the Customer Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709482v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of a video-based system for GNSS reception characterization along a railway line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Video-based classification of railway track areas for GNSS-based virtual balise solutions in the ERSAT GGC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain. 21p</w:t>
+              <w:t xml:space="preserve">ION 2018, PPTI - Precise Time and Time Interval Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Reston, United States. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877953v2</w:t>
+                <w:t xml:space="preserve">hal-01709482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local GNSS Threat Detection Methods for Virtual Balise Placement in Railway Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Konovaltsev</w:t>
+                <w:t xml:space="preserve">FPGA implementation of a video-based system for GNSS reception characterization along a railway line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2018, 16th International Conference on Intelligent Transport Systems Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain. 21p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961714v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGNOS service evaluation in railway environment for safety-critical operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local GNSS Threat Detection Methods for Virtual Balise Placement in Railway Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Konovaltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2018, 7th Transport Research Arena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2018, 16th International Conference on Intelligent Transport Systems Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal. 7p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2018.8566830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988222v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing GNSS for the rail industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIL Live 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Bilbao, Spain. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Kalman Filter (EKF) Innovation-based Integrity Monitoring Scheme with C/N0 Weighting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGNOS service evaluation in railway environment for safety-critical operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Poumailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gandara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RTSI 2018, 4th International Forum on Research and Technologies for Society and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy. 6p</w:t>
+              <w:t xml:space="preserve">TRA 2018, 7th Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903790v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Integrity Enhancement for Urban Transport Applications by Error Characterization and Fault Detection and Exclusion (FDE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Extended Kalman Filter (EKF) Innovation-based Integrity Monitoring Scheme with C/N0 Weighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géolocalisation et Navigation dans l&amp;apos;Espace et le Temps, Journées Scientifiques 2018 de l&amp;apos;URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 11p</w:t>
+              <w:t xml:space="preserve">IEEE RTSI 2018, 4th International Forum on Research and Technologies for Society and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757326v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation algorithms including FDE for urban transport applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">GNSS Integrity Enhancement for Urban Transport Applications by Error Characterization and Fault Detection and Exclusion (FDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2017 - Institute of navigation International Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
+              <w:t xml:space="preserve">Géolocalisation et Navigation dans l&amp;apos;Espace et le Temps, Journées Scientifiques 2018 de l&amp;apos;URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936334v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise and reliable localization as a core of railway automation (Rail 4.0)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Hutchinson</w:t>
+                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation algorithms including FDE for urban transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Meyer zu Horste</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on High-speed Rail: technologies and long term impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Madrid, Spain. 10p</w:t>
+              <w:t xml:space="preserve">ION ITM 2017 - Institute of navigation International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662758v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation integrity monitoring algorithms for urban transport applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ni Zhu</w:t>
+                <w:t xml:space="preserve">Precise and reliable localization as a core of railway automation (Rail 4.0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaizki Mendizabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meyer zu Horste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of navigation - International Technical Meetings - ION ITM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
+              <w:t xml:space="preserve">International Congress on High-speed Rail: technologies and long term impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Madrid, Spain. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540821v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des initiatives GNSS - Rail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation integrity monitoring algorithms for urban transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ferroviaire et Applications GNSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 32p</w:t>
+              <w:t xml:space="preserve">Institute of navigation - International Technical Meetings - ION ITM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663580v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing for a more accurate GNSS-based positioning in urban environment</w:t>
+                <w:t xml:space="preserve">Etat des lieux des initiatives GNSS - Rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ITS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 12p</w:t>
+              <w:t xml:space="preserve">Séminaire Ferroviaire et Applications GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471581v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image processing for a more accurate GNSS-based positioning in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. 8p</w:t>
+              <w:t xml:space="preserve">22nd ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471412v1</w:t>
+                <w:t xml:space="preserve">hal-01471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaLoROI. Satellite based localization in railways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Lauer</w:t>
+                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-ARE'15, International Congress on Advanced Railway Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. 8p</w:t>
+              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471398v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighting with the pre-knowledge of GNSS signal state of reception in urban areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Marais</w:t>
+                <w:t xml:space="preserve">GaLoROI. Satellite based localization in railways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Manz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard Schnieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Spindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarab Tay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Lauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France. 7p</w:t>
+              <w:t xml:space="preserve">IC-ARE'15, International Congress on Advanced Railway Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471579v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Analysis Methodology of Multisensor Systems based on GNSS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighting with the pre-knowledge of GNSS signal state of reception in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarab Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Railways 2014, The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 21p</w:t>
+              <w:t xml:space="preserve">European Navigation Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985634v1</w:t>
+                <w:t xml:space="preserve">hal-01471579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SATLOC project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Barbu</w:t>
+                <w:t xml:space="preserve">Causal Analysis Methodology of Multisensor Systems based on GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
+              <w:t xml:space="preserve">Railways 2014, The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987106v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et Structure 3D de l'environnement urbain pour une position GNSS plus précise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SATLOC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès ATEC ITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987448v1</w:t>
+                <w:t xml:space="preserve">hal-00987106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et Structure 3D de l'environnement urbain pour une position GNSS plus précise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">41ème Congrès ATEC ITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054806v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative simulations of GNSS performances in a realistic railway environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERGAL, International Symposium on Certification of GNSS Systems &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dresden, Germany. 5p</w:t>
+              <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054770v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative simulations of GNSS performances in a realistic railway environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lithgow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
+              <w:t xml:space="preserve">CERGAL, International Symposium on Certification of GNSS Systems &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dresden, Germany. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930588v1</w:t>
+                <w:t xml:space="preserve">hal-01054770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating GNSS Position Accuracy using Non-line of Sight Reflected Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna B.O. Jensen</w:t>
+                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Austria. 7p</w:t>
+              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852368v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des états de réception des satellites GNSS pour une position plus précise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating GNSS Position Accuracy using Non-line of Sight Reflected Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B.O. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. 2p</w:t>
+              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austria. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912687v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Assessment to Analyse Dependability of a Multisensor Localisation System based on GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9057,697 +9070,671 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Finland. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
+                <w:t xml:space="preserve">Estimation des états de réception des satellites GNSS pour une position plus précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987117v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify and improve GNSS quality of service in land transportation by using image processing</w:t>
+                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First CNES-ONERA Workshop on Earth-Space Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 5p</w:t>
+              <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912681v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighting models for GPS Pseudorange observations for land transportation in urban canyons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantify and improve GNSS quality of service in land transportation by using image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Germany. 4p</w:t>
+              <w:t xml:space="preserve">First CNES-ONERA Workshop on Earth-Space Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942180v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de sûreté de fonctionnement d'un système embarqué de localisation par satellites dédié à la sécurité ferroviaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">Weighting models for GPS Pseudorange observations for land transportation in urban canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Lambda-Mu congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France. 9p</w:t>
+              <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Germany. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850926v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On selecting the hyperparameters of the DPM models for the density estimation of observation errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+                <w:t xml:space="preserve">Propriétés de sûreté de fonctionnement d'un système embarqué de localisation par satellites dédié à la sécurité ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing (ICASSP°</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th Lambda-Mu congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France. 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00712723v1</w:t>
+                <w:t xml:space="preserve">hal-00850926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'environnement de réception des signaux GNSS par segmentation et classification d'images fish-eye : application à l'aide à la caractérisation de la disponibilité globale de la constellation satellitaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+                <w:t xml:space="preserve">On selecting the hyperparameters of the DPM models for the density estimation of observation errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM’2011 &amp; 7èmes JFMMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing (ICASSP°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4092-4095, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853798v1</w:t>
+                <w:t xml:space="preserve">hal-00712723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification pixellaire pour la caractérisation de l'état de réception des signaux GNSS dans des images fisheye</w:t>
+                <w:t xml:space="preserve">Analyse de l'environnement de réception des signaux GNSS par segmentation et classification d'images fish-eye : application à l'aide à la caractérisation de la disponibilité globale de la constellation satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
@@ -9765,439 +9752,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images - GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
+              <w:t xml:space="preserve">TELECOM’2011 &amp; 7èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758323v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on DPM for the density estimation of pseudorange noises and evaluations on real data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification pixellaire pour la caractérisation de l'état de réception des signaux GNSS dans des images fisheye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Position Location and Navigation Symposium (PLANS), 2010 IEEE/ION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images - GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00713044v1</w:t>
+                <w:t xml:space="preserve">hal-04758323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced signal processing techniques for multipath mitigation in land transportation environment</w:t>
+                <w:t xml:space="preserve">Studies on DPM for the density estimation of pseudorange noises and evaluations on real data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Funchal, France. pp.1480-1485, </w:t>
+              <w:t xml:space="preserve">Position Location and Navigation Symposium (PLANS), 2010 IEEE/ION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Indian Wells, CA, USA, United States. pp.1154-1161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2010.5625065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713045v1</w:t>
+                <w:t xml:space="preserve">hal-00713044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS pseudorange error density tracking using Dirichlet Process Mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced signal processing techniques for multipath mitigation in land transportation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Funchal, France. pp.1480-1485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2010.5625065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713046v1</w:t>
+                <w:t xml:space="preserve">hal-00713045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Galileo and multi-constellation accuracy by modeling pseudorange noises</w:t>
+                <w:t xml:space="preserve">GNSS pseudorange error density tracking using Dirichlet Process Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
@@ -10215,317 +10202,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications, (ITST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUSION 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00713039v1</w:t>
+                <w:t xml:space="preserve">hal-00713046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Dirichlet process mixtures for the modelling of pseudorange errors in multi-constellation based localisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Galileo and multi-constellation accuracy by modeling pseudorange noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Transport Systems Telecommunications, (ITST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.465-470, </w:t>
+              <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications, (ITST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.459-464, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713043v1</w:t>
+                <w:t xml:space="preserve">hal-00713039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dependability Analysis for Integrating a Satellite Positioning System in a Rail Freight Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">On the use of Dirichlet process mixtures for the modelling of pseudorange errors in multi-constellation based localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lozach</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC-GNSS 2008, European Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Transport Systems Telecommunications, (ITST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.465-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061134v1</w:t>
+                <w:t xml:space="preserve">hal-00713043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Dependability Analysis for Integrating a Satellite Positioning System in a Rail Freight Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENC-GNSS 2008, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reception State Estimation of GNSS satellites in urban environment using particle filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10547,51 +10642,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10601,65 +10696,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes coopératifs dans les transports : une approche coordonnée qui nécessite une affirmation des champs de compétence. Recherche Transports Sécurité Vol29 N113, juin 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Gillieron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,51 +10775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kaparias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NECPLUS, 2p, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10734,245 +10829,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New train localizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signalisation et automatismes ferroviaires, Tome 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2023, 2370620951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3: ICT for Intelligent Public Transport Systems, state of knowledge and future trends. In: Clean Mobility and Intelligent Transport Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapter 3: ICT for Intelligent Public Transport Systems, state of knowledge and future trends. In: Clean Mobility and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET Digital Library, pp49-74, 2015, 978-1-84919-895-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBTR001E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10982,901 +11077,901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 3.1 - GATE4RAIL - GNSS Characterization in the Railway Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Stallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 60p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 3.2 - GATE4RAIL - Models for Fail-Safe positioning components w.r.t. Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rotondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Stallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 42p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pognante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 81p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.2 - Technical Specification of Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazelie Kassabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 110p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.3 - Prototype Implementation of the Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Aguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Wojke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 36p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.1 - Procedure Specification Document. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Fohlmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazelie Kassabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, 80p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STARS. D5.1 State of the art of EGNSS system for the rail application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rispoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gurnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Bogdan Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 61p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes embarqués de localisation outdoor pour les véhicules en milieu urbain et algorithme embarqué de fusion GNSS et carte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11928,73 +12023,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SATLOC. Demonstration of an innovative concept specification and results of simulation tools applied on photographed geo-referenced particular route environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12003,195 +12098,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lithgow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage technologique. Théories et pratiques autour du Global Positionning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AAP-2004-URL, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Institut national d’histoire de l’art (INHA); Université Paris 8 / Laboratoire Esthétique de l’interactivité. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12201,105 +12296,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionner par satellite dans les environnements transports. Impact du canal de propagation sur les performances de localisation GNSS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Lille 1 Nord de France, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01886043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12367,51 +12462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06A4C611"/>
+    <w:nsid w:val="6C90DBEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12598,51 +12693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6539-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garc&#237;a Crespillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ta Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1265989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ciaffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Emmanuele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cataldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Razzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Senesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruotsalainen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Pei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2766768" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu Horste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnay Fleury Nahimana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45BG7VL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670620v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kaparias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013002021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rabaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2180901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chaiben" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05298644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Saura" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Minetto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dovis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2026126030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Darwich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05256535v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mayolle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fasquelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ch&#233;neau-Grehalle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560839v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#8217;harcourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poletti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Glevarec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL60399.2024.10502100" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04750389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932699v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Skelton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.419" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kliman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Neri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Vennarini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Ruggeri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.532" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708707v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avag Tsaturyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157781v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Stallo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salvatori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rispoli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desenfans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Han" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiao Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17162" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coluccia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu H&#246;rste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hainz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877953v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961714v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Konovaltsev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2018.8566830" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903790v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757326v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662758v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540821v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663580v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987106v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Jakobsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B.O. Jensen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942180v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712723v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947252" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507234" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625065" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713046v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713043v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399308" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368867v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillieron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496478v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBTR001E" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159118v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404485v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402673v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Iliopoulos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fohlmeister" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636102v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gurnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Bogdan Toma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794398v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Terrier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Agez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886043v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6539-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garc&#237;a Crespillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ta Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1265989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ciaffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Emmanuele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cataldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Razzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Senesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruotsalainen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Pei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2766768" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu Horste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnay Fleury Nahimana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45BG7VL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670620v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kaparias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013002021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rabaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2180901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Filip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chaiben" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Saura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Minetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dovis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05298644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2026126030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Darwich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05256535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mayolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fasquelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ch&#233;neau-Grehalle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#8217;harcourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poletti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Glevarec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL60399.2024.10502100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04750389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Skelton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.419" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kliman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Neri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Vennarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Ruggeri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708707v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545790v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avag Tsaturyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Stallo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salvatori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rispoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desenfans" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Han" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiao Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coluccia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu H&#246;rste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hainz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877953v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Konovaltsev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2018.8566830" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757326v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987106v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Jakobsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B.O. Jensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713044v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507234" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713045v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399311" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399308" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061239v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillieron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBTR001E" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404485v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Iliopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fohlmeister" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gurnik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Bogdan Toma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Terrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Agez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886043v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>