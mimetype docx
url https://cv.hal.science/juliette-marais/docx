--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1052,274 +1052,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Position Integrity in Urban Environments: A Review of Literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ni Zhu</w:t>
+                <w:t xml:space="preserve">Safety Appraisal of GNSS-Based Localization Systems Used in Train Spacing Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2766768⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (99), pp.9898 - 9916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2807127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709519v1</w:t>
+                <w:t xml:space="preserve">hal-01724771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Appraisal of GNSS-Based Localization Systems Used in Train Spacing Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Legrand</w:t>
+                <w:t xml:space="preserve">GNSS Position Integrity in Urban Environments: A Review of Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (99), pp.9898 - 9916. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2807127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2766768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724771v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise and reliable localization as a core of railway automation (Rail 4.0)</w:t>
               </w:r>
@@ -1530,51 +1530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From extended integrity monitoring to the safety evaluation of satellite-based localisation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 155, pp. 105-114. </w:t>
@@ -1658,514 +1658,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l’analyse d’images et la connaissance de la Propagation des signaux pour la Localisation</w:t>
+                <w:t xml:space="preserve">Toward accurate localization in guided transport: combining GNSS data and imaging information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 218, 4p</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854088v1</w:t>
+                <w:t xml:space="preserve">hal-00879677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Accuracy enhancement based on pseudo range error estimation in an urban propagation environment</w:t>
+                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l’analyse d’images et la connaissance de la Propagation des signaux pour la Localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00823737v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Accuracy enhancement based on pseudo range error estimation in an urban propagation environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (15), pp 5956-5964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward accurate localization in guided transport: combining GNSS data and imaging information</w:t>
+                <w:t xml:space="preserve">GNSS Accuracy enhancement based on pseudo range error estimation in an urban propagation environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (15), pp.5956-5964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879677v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes coopératifs dans les transports : une approche coordonnée qui nécessite une affirmation des champs de compétence</w:t>
               </w:r>
@@ -2262,382 +2262,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Evaluation of Dependability and Safety Properties of Satellite Technologies for Railway Localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate Localisation Based on GNSS and Propagation Knowledge for Safe Applications in Guided Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.796-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.06.1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854853v1</w:t>
+                <w:t xml:space="preserve">hal-04757008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Localisation Based on GNSS and Propagation Knowledge for Safe Applications in Guided Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dirichlet Process Mixtures for Density Estimation in Dynamic Nonlinear Modeling: Application to GPS Positioning in Urban Canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.06.1057⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.1638 - 1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2180901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757008v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirichlet Process Mixtures for Density Estimation in Dynamic Nonlinear Modeling: Application to GPS Positioning in Urban Canyons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+                <w:t xml:space="preserve">Simulation-based Evaluation of Dependability and Safety Properties of Satellite Technologies for Railway Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (4), pp.1638 - 1655. </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol 22, p42-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2180901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712718v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galileo for railway operations: question about the positioning performances analogy with the RAMS requirements allocated to safety applications</w:t>
               </w:r>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS pour la localisation sûre des transports terrestres guidés ou publics de type bus en site propre ou tramways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3051,5598 +3051,5637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch based image processing for complex environment characterization</w:t>
+                <w:t xml:space="preserve">Scalable GNSS Performance Assessment and Environment Categorization Under Vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Menier</w:t>
+                <w:t xml:space="preserve">Jiayi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing, Applications and Systems Conference (IPAS25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873379v1</w:t>
+                <w:t xml:space="preserve">hal-05071511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing towards a comprehensive GNSS interference management framework: A deep learning approach for classification of FM chirp jammers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+                <w:t xml:space="preserve">Performance assessment of GNSS pseudorange differencing for relative train positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enki Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Dovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
+              <w:t xml:space="preserve">IEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071506v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable GNSS Performance Assessment and Environment Categorization Under Vegetation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNSS pseudorange differencing for relative train positioning: Performance assessment in a railway environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enki Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayi Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Alex Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohao Zhang</w:t>
+                <w:t xml:space="preserve">Fabio Dovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Navigation Conference (ENC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Wroclav, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2026126030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05071511v1</w:t>
+                <w:t xml:space="preserve">hal-05298644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of GNSS pseudorange differencing for relative train positioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transforming Rail Safety and Efficiency: A Certification Methodology for GNSS Integration into ERTMS Using a Hybrid Virtualized Testing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Minetto</w:t>
+                <w:t xml:space="preserve">Nerea Canales Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Dovis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mirko Ermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Senesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Cataffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE/ION PLANS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Salt lake City, USA, United States</w:t>
+              <w:t xml:space="preserve">WCRR (World Congress on Railway Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071504v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS pseudorange differencing for relative train positioning: Performance assessment in a railway environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio Dovis</w:t>
+                <w:t xml:space="preserve">Patch based image processing for complex environment characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference (ENC) 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing, Applications and Systems Conference (IPAS25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298644v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Vision for the Weighting of GNSS observation: comparisons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Resilience of cooperative train positioning against GNSS system failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enki Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Fayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing Applications and Systems (IPAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
+              <w:t xml:space="preserve">WCRR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876726v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Jamming Detection with Automatic Gain Control (AGC) and Carrier-to-Noise Ratio Density (CNO) Observables from a COTS receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Advancing towards a comprehensive GNSS interference management framework: A deep learning approach for classification of FM chirp jammers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chaiben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SmartRacon scientific seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506170v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive robust navigation for safety-critical railway applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of Vision for the Weighting of GNSS observation: comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiye Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO, 33rd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing Applications and Systems (IPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256535v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Patch Based Fisheye Image Segmentation for Satellite State Characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+                <w:t xml:space="preserve">GNSS Jamming Detection with Automatic Gain Control (AGC) and Carrier-to-Noise Ratio Density (CNO) Observables from a COTS receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
+              <w:t xml:space="preserve">7th SmartRacon scientific seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071507v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheye camera-based local effects mitigation for better accuracy in land transportation applications</w:t>
+                <w:t xml:space="preserve">Adaptive robust navigation for safety-critical railway applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chaiben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Guillemaille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Salt Lake City (Utah), United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO, 33rd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071502v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS-Based Solutions Testing in an ERTMS Context: A Framework for Statistical Performance Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Mayolle</w:t>
+                <w:t xml:space="preserve">A Patch Based Fisheye Image Segmentation for Satellite State Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071515v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Based Inertial Navigation for GNSS-Free and Safe Train Localization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fisheye camera-based local effects mitigation for better accuracy in land transportation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt Lake City (Utah), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560839v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for GNSS-based solutions performance analysis in an ERTMS context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNSS-Based Solutions Testing in an ERTMS Context: A Framework for Statistical Performance Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SmartRaCon Scientific Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750389v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS-based performance and Railway operating rules</w:t>
+                <w:t xml:space="preserve">A framework for GNSS-based solutions performance analysis in an ERTMS context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Arena TRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Dublin (IE), France</w:t>
+              <w:t xml:space="preserve">6th SmartRaCon Scientific Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560856v1</w:t>
+                <w:t xml:space="preserve">hal-04750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterization of single pole adaptive notch filter against wide range of linear chirp interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+                <w:t xml:space="preserve">Map-Based Inertial Navigation for GNSS-Free and Safe Train Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D’harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Glevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Hiroshima, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INERTIAL60399.2024.10502100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199910v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to the development of safe and accurate localisation solutions: The LOCSP project</w:t>
+                <w:t xml:space="preserve">GNSS-based performance and Railway operating rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Skelton</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transportation Research Arena TRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin (IE), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932699v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS, IMU, camera and LIDAR technology characterization for railway ground truth and digital map generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions to the development of safe and accurate localisation solutions: The LOCSP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Kliman</w:t>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Neri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Skelton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.532⟩</w:t>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.391-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496458v1</w:t>
+                <w:t xml:space="preserve">hal-03932699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the parameterization of single pole adaptive notch filter against wide range of linear chirp interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Birmingham, France. 6p</w:t>
+              <w:t xml:space="preserve">ION GNSS+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708701v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">GNSS, IMU, camera and LIDAR technology characterization for railway ground truth and digital map generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Kliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostino Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.1029-1036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708707v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferences in Safety Critical Land Transport Application: Notch Filtering vs Wavelet Transform, an Experimental Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">On the impact of jamming on Horizontal Protection Level and Integrity Assessment for Terrestrial Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avag Tsaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS + 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Denver, United States. 15p</w:t>
+              <w:t xml:space="preserve">ION ITM 2022 - International Technical Meeting of Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894579v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of jamming on Horizontal Protection Level and Integrity Assessment for Terrestrial Localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Interferences in Safety Critical Land Transport Application: Notch Filtering vs Wavelet Transform, an Experimental Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avag Tsaturyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2022 - International Technical Meeting of Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. 15p</w:t>
+              <w:t xml:space="preserve">ION GNSS + 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Denver, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545790v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Impact Of Temporal Variation On GNSS Position Error Models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Emmanuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual, France. 10p</w:t>
+              <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Birmingham, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157781v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma-Z: a new parametric and constrained-by-design GNSS observation weighting model for land applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Emmanuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual, France. 15p</w:t>
+              <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Birmingham, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157726v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath and NLOS detection based on the combination of CN0 values and a fish-eye camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On The Impact Of Temporal Variation On GNSS Position Error Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991957v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic position error models for GNSS simulation in railway environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Sigma-Z: a new parametric and constrained-by-design GNSS observation weighting model for land applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 9p</w:t>
+              <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992171v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geo-Distributed Simulation and Verification Infrastructure for safe train Galileo-based positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Stallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rispoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desenfans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666464v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Distributed Simulation and Verification Infrastructure for safe train Galileo-based positioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
+              <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172208v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS/IMU Tightly Coupled Scheme with Weighting and FDE for Rail Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Multipath and NLOS detection based on the combination of CN0 values and a fish-eye camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Debiao Lu</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting of Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 13p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ENC48637.2020.9317408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2020.17162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02531104v1</w:t>
+                <w:t xml:space="preserve">hal-02991957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new GNSS observation weighting strategy for terrestrial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realistic position error models for GNSS simulation in railway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992093v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Railway tracks for applying enhanced ERTMS/ETCS Solutions Based on GNSS positioning technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+                <w:t xml:space="preserve">GNSS/IMU Tightly Coupled Scheme with Weighting and FDE for Rail Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debiao Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting of Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 14p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142324v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe satellite-based localization of the train thanks to a combination of accuracy enhancement and fault detection and exclusion schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a new GNSS observation weighting strategy for terrestrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
+              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140618v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SmartRaCon Concept for advanced train control systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">Classification of Railway tracks for applying enhanced ERTMS/ETCS Solutions Based on GNSS positioning technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Masson</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Emmanuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research, Railway Research to Enhance the Customer Experience</w:t>
+              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418905v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-based classification of railway track areas for GNSS-based virtual balise solutions in the ERSAT GGC project</w:t>
+                <w:t xml:space="preserve">Safe satellite-based localization of the train thanks to a combination of accuracy enhancement and fault detection and exclusion schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2018, PPTI - Precise Time and Time Interval Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Reston, United States. 10p</w:t>
+              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709482v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of a video-based system for GNSS reception characterization along a railway line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rihab Hmida</w:t>
+                <w:t xml:space="preserve">The SmartRaCon Concept for advanced train control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meyer zu Hörste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Hainz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain. 21p</w:t>
+              <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research, Railway Research to Enhance the Customer Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877953v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local GNSS Threat Detection Methods for Virtual Balise Placement in Railway Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Video-based classification of railway track areas for GNSS-based virtual balise solutions in the ERSAT GGC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2018, 16th International Conference on Intelligent Transport Systems Telecommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION 2018, PPTI - Precise Time and Time Interval Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Reston, United States. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961714v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing GNSS for the rail industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA implementation of a video-based system for GNSS reception characterization along a railway line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIL Live 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bilbao, Spain. 19p</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825875v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGNOS service evaluation in railway environment for safety-critical operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local GNSS Threat Detection Methods for Virtual Balise Placement in Railway Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Konovaltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2018, 7th Transport Research Arena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITST 2018, 16th International Conference on Intelligent Transport Systems Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal. 7p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2018.8566830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988222v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Kalman Filter (EKF) Innovation-based Integrity Monitoring Scheme with C/N0 Weighting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing GNSS for the rail industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RTSI 2018, 4th International Forum on Research and Technologies for Society and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy. 6p</w:t>
+              <w:t xml:space="preserve">RAIL Live 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bilbao, Spain. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903790v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Integrity Enhancement for Urban Transport Applications by Error Characterization and Fault Detection and Exclusion (FDE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGNOS service evaluation in railway environment for safety-critical operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Poumailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gandara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géolocalisation et Navigation dans l&amp;apos;Espace et le Temps, Journées Scientifiques 2018 de l&amp;apos;URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 11p</w:t>
+              <w:t xml:space="preserve">TRA 2018, 7th Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757326v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation algorithms including FDE for urban transport applications</w:t>
+                <w:t xml:space="preserve">Extended Kalman Filter (EKF) Innovation-based Integrity Monitoring Scheme with C/N0 Weighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2017 - Institute of navigation International Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
+              <w:t xml:space="preserve">IEEE RTSI 2018, 4th International Forum on Research and Technologies for Society and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palerme, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936334v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise and reliable localization as a core of railway automation (Rail 4.0)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Hutchinson</w:t>
+                <w:t xml:space="preserve">GNSS Integrity Enhancement for Urban Transport Applications by Error Characterization and Fault Detection and Exclusion (FDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Meyer zu Horste</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on High-speed Rail: technologies and long term impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Madrid, Spain. 10p</w:t>
+              <w:t xml:space="preserve">Géolocalisation et Navigation dans l&amp;apos;Espace et le Temps, Journées Scientifiques 2018 de l&amp;apos;URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662758v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation integrity monitoring algorithms for urban transport applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ni Zhu</w:t>
+                <w:t xml:space="preserve">Precise and reliable localization as a core of railway automation (Rail 4.0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaizki Mendizabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meyer zu Horste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of navigation - International Technical Meetings - ION ITM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
+              <w:t xml:space="preserve">International Congress on High-speed Rail: technologies and long term impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Madrid, Spain. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540821v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des initiatives GNSS - Rail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation algorithms including FDE for urban transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ferroviaire et Applications GNSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 32p</w:t>
+              <w:t xml:space="preserve">ION ITM 2017 - Institute of navigation International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663580v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing for a more accurate GNSS-based positioning in urban environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation integrity monitoring algorithms for urban transport applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ITS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 12p</w:t>
+              <w:t xml:space="preserve">Institute of navigation - International Technical Meetings - ION ITM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471581v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des lieux des initiatives GNSS - Rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. 8p</w:t>
+              <w:t xml:space="preserve">Séminaire Ferroviaire et Applications GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471412v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaLoROI. Satellite based localization in railways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Max Spindler</w:t>
+                <w:t xml:space="preserve">Image processing for a more accurate GNSS-based positioning in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lauer</w:t>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-ARE'15, International Congress on Advanced Railway Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. 8p</w:t>
+              <w:t xml:space="preserve">22nd ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471398v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighting with the pre-knowledge of GNSS signal state of reception in urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France. 7p</w:t>
+              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471579v1</w:t>
+                <w:t xml:space="preserve">hal-01471412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Analysis Methodology of Multisensor Systems based on GNSS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+                <w:t xml:space="preserve">GaLoROI. Satellite based localization in railways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Manz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckehard Schnieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Railways 2014, The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 21p</w:t>
+              <w:t xml:space="preserve">IC-ARE'15, International Congress on Advanced Railway Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985634v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SATLOC project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighting with the pre-knowledge of GNSS signal state of reception in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarab Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
+              <w:t xml:space="preserve">European Navigation Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987106v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et Structure 3D de l'environnement urbain pour une position GNSS plus précise</w:t>
+                <w:t xml:space="preserve">Innovative simulations of GNSS performances in a realistic railway environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lithgow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès ATEC ITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">CERGAL, International Symposium on Certification of GNSS Systems &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dresden, Germany. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987448v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8671,2022 +8710,2216 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative simulations of GNSS performances in a realistic railway environment</w:t>
+                <w:t xml:space="preserve">Caractérisation et Structure 3D de l'environnement urbain pour une position GNSS plus précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">George Barbu</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERGAL, International Symposium on Certification of GNSS Systems &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dresden, Germany. 5p</w:t>
+              <w:t xml:space="preserve">41ème Congrès ATEC ITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054770v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+                <w:t xml:space="preserve">Causal Analysis Methodology of Multisensor Systems based on GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Conrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
+              <w:t xml:space="preserve">Railways 2014, The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930588v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating GNSS Position Accuracy using Non-line of Sight Reflected Signals</w:t>
+                <w:t xml:space="preserve">The SATLOC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Jakobsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna B.O. Jensen</w:t>
+                <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Austria. 7p</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852368v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Assessment to Analyse Dependability of a Multisensor Localisation System based on GNSS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blaise Conrard</w:t>
+                <w:t xml:space="preserve">Simulating GNSS Position Accuracy using Non-line of Sight Reflected Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B.O. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Finland. 7p</w:t>
+              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austria. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912709v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des états de réception des satellites GNSS pour une position plus précise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. 2p</w:t>
+              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912687v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Assessment to Analyse Dependability of a Multisensor Localisation System based on GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Conrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
+              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Finland. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987117v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify and improve GNSS quality of service in land transportation by using image processing</w:t>
+                <w:t xml:space="preserve">Estimation des états de réception des satellites GNSS pour une position plus précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First CNES-ONERA Workshop on Earth-Space Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 5p</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912681v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighting models for GPS Pseudorange observations for land transportation in urban canyons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Germany. 4p</w:t>
+              <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942180v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés de sûreté de fonctionnement d'un système embarqué de localisation par satellites dédié à la sécurité ferroviaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantify and improve GNSS quality of service in land transportation by using image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Lambda-Mu congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, France. 9p</w:t>
+              <w:t xml:space="preserve">First CNES-ONERA Workshop on Earth-Space Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850926v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On selecting the hyperparameters of the DPM models for the density estimation of observation errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+                <w:t xml:space="preserve">Weighting models for GPS Pseudorange observations for land transportation in urban canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing (ICASSP°</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Germany. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712723v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'environnement de réception des signaux GNSS par segmentation et classification d'images fish-eye : application à l'aide à la caractérisation de la disponibilité globale de la constellation satellitaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+                <w:t xml:space="preserve">Propriétés de sûreté de fonctionnement d'un système embarqué de localisation par satellites dédié à la sécurité ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM’2011 &amp; 7èmes JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc. 6p</w:t>
+              <w:t xml:space="preserve">18th Lambda-Mu congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853798v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification pixellaire pour la caractérisation de l'état de réception des signaux GNSS dans des images fisheye</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+                <w:t xml:space="preserve">On selecting the hyperparameters of the DPM models for the density estimation of observation errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images - GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing (ICASSP°</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4092-4095, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758323v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on DPM for the density estimation of pseudorange noises and evaluations on real data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l'environnement de réception des signaux GNSS par segmentation et classification d'images fish-eye : application à l'aide à la caractérisation de la disponibilité globale de la constellation satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Position Location and Navigation Symposium (PLANS), 2010 IEEE/ION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TELECOM’2011 &amp; 7èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713044v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced signal processing techniques for multipath mitigation in land transportation environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification pixellaire pour la caractérisation de l'état de réception des signaux GNSS dans des images fisheye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images - GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713045v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS pseudorange error density tracking using Dirichlet Process Mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Studies on DPM for the density estimation of pseudorange noises and evaluations on real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUSION 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Position Location and Navigation Symposium (PLANS), 2010 IEEE/ION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Indian Wells, CA, USA, United States. pp.1154-1161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713046v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Galileo and multi-constellation accuracy by modeling pseudorange noises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Advanced signal processing techniques for multipath mitigation in land transportation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications, (ITST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399311⟩</w:t>
+              <w:t xml:space="preserve">International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Funchal, France. pp.1480-1485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2010.5625065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713039v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Dirichlet process mixtures for the modelling of pseudorange errors in multi-constellation based localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">GNSS pseudorange error density tracking using Dirichlet Process Mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Transport Systems Telecommunications, (ITST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FUSION 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713043v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dependability Analysis for Integrating a Satellite Positioning System in a Rail Freight Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Beugin</w:t>
+                <w:t xml:space="preserve">Enhancement of Galileo and multi-constellation accuracy by modeling pseudorange noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lozach</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC-GNSS 2008, European Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications, (ITST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.459-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061134v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the use of Dirichlet process mixtures for the modelling of pseudorange errors in multi-constellation based localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Intelligent Transport Systems Telecommunications, (ITST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.465-470, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dependability Analysis for Integrating a Satellite Positioning System in a Rail Freight Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENC-GNSS 2008, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France. 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reception State Estimation of GNSS satellites in urban environment using particle filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10696,65 +10929,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes coopératifs dans les transports : une approche coordonnée qui nécessite une affirmation des champs de compétence. Recherche Transports Sécurité Vol29 N113, juin 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Gillieron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10775,51 +11008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kaparias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NECPLUS, 2p, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10829,51 +11062,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New train localizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10889,185 +11122,185 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signalisation et automatismes ferroviaires, Tome 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2023, 2370620951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3: ICT for Intelligent Public Transport Systems, state of knowledge and future trends. In: Clean Mobility and Intelligent Transport Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapter 3: ICT for Intelligent Public Transport Systems, state of knowledge and future trends. In: Clean Mobility and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET Digital Library, pp49-74, 2015, 978-1-84919-895-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBTR001E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11077,901 +11310,901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 3.1 - GATE4RAIL - GNSS Characterization in the Railway Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Stallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 60p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 3.2 - GATE4RAIL - Models for Fail-Safe positioning components w.r.t. Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rotondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Stallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 42p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Pognante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 81p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.2 - Technical Specification of Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Caamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gerbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazelie Kassabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 110p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.3 - Prototype Implementation of the Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Aguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Wojke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.1 - Procedure Specification Document. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Fohlmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazelie Kassabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, 80p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STARS. D5.1 State of the art of EGNSS system for the rail application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rispoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Gurnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei-Bogdan Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 61p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes embarqués de localisation outdoor pour les véhicules en milieu urbain et algorithme embarqué de fusion GNSS et carte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11993,300 +12226,300 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SATLOC. Demonstration of an innovative concept specification and results of simulation tools applied on photographed geo-referenced particular route environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lithgow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage technologique. Théories et pratiques autour du Global Positionning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Agez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AAP-2004-URL, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Institut national d’histoire de l’art (INHA); Université Paris 8 / Laboratoire Esthétique de l’interactivité. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12296,105 +12529,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionner par satellite dans les environnements transports. Impact du canal de propagation sur les performances de localisation GNSS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Lille 1 Nord de France, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01886043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12462,51 +12695,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C90DBEF"/>
+    <w:nsid w:val="66037F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12693,51 +12926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6539-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garc&#237;a Crespillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ta Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1265989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ciaffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Emmanuele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cataldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Razzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Senesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruotsalainen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Pei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2766768" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu Horste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnay Fleury Nahimana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45BG7VL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670620v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kaparias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013002021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rabaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2180901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Filip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chaiben" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Saura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Minetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dovis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05298644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2026126030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Darwich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05256535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mayolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fasquelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ch&#233;neau-Grehalle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560839v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#8217;harcourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poletti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Glevarec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL60399.2024.10502100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04750389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Skelton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.419" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kliman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Neri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Vennarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Ruggeri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708707v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545790v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avag Tsaturyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157781v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Stallo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salvatori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rispoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desenfans" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Han" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiao Lu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17162" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992093v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coluccia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140618v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu H&#246;rste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hainz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877953v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Konovaltsev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2018.8566830" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757326v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662758v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987106v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Jakobsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B.O. Jensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713044v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507234" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713045v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625065" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399311" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399308" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061239v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillieron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496478v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBTR001E" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404485v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402673v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Iliopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fohlmeister" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gurnik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Bogdan Toma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Terrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Agez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886043v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6539-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garc&#237;a Crespillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ta Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1265989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ciaffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Emmanuele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cataldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Razzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Senesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruotsalainen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Pei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2766768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu Horste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnay Fleury Nahimana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45BG7VL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670620v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kaparias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013002021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rabaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2180901" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Filip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Saura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Minetto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dovis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05298644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2026126030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Canales Sebastian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ermini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ricciardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cataffo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Fayemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chaiben" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Darwich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05256535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mayolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fasquelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ch&#233;neau-Grehalle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04750389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#8217;harcourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poletti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Glevarec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL60399.2024.10502100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Skelton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kliman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Neri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Vennarini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Ruggeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.532" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avag Tsaturyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708707v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Stallo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salvatori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rispoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desenfans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiao Lu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17162" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coluccia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu H&#246;rste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hainz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877953v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Konovaltsev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2018.8566830" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903790v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757326v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Jakobsen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B.O. Jensen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712723v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947252" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507234" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713045v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625065" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399311" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399308" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillieron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBTR001E" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159036v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguila" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402673v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Iliopoulos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fohlmeister" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636102v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gurnik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Bogdan Toma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794398v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Terrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Agez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>