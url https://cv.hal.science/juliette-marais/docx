--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6539-9193</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">HTiKi1cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,2787 +179,2787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Enhanced GNSS-based localization solutions with artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar García Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Ta Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2023.1265989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation pour la conduite automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sio Song Ieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicazioni ERTMS/ETCS Basate Sulla Tecnologia Di Posizionamento Gnss. Classificazione dell'infrastruttura ferroviaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Emmanuele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cataldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Razzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Senesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tecnica Professionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalling: Verifying train position by satellite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GNSS Integrity Monitoring Schemes for Terrestrial Applications in Harsh Signal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Sabina</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Railway Gazette International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2020.2994076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890724v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Integrity Monitoring Schemes for Terrestrial Applications in Harsh Signal Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Signalling: Verifying train position by satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Railway Gazette International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MITS.2020.2994076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02893555v1</w:t>
+                <w:t xml:space="preserve">hal-02890724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis du GNSS dans le ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245, pp32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Autonomous Driving in Arctic Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ruotsalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MITS.2020.2994014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of fuzzy theory for identifying the required availability of an autonomous localization unit in ETCS (European Train Control System )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15472450.2018.1525533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Appraisal of GNSS-Based Localization Systems Used in Train Spacing Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GNSS Position Integrity in Urban Environments: A Review of Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2807127⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2766768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724771v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Position Integrity in Urban Environments: A Review of Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety Appraisal of GNSS-Based Localization Systems Used in Train Spacing Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zhu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2766768⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (99), pp.9898 - 9916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2807127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709519v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise and reliable localization as a core of railway automation (Rail 4.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaizki Mendizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meyer zu Horste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">360.revista de alta velocidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (5), pp149-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of GNSS-Based Research and Developments for the European Railway Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (18), p2602 - 2618. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2017.2658179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489152v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From extended integrity monitoring to the safety evaluation of satellite-based localisation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 155, pp. 105-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward accurate localization in guided transport: combining GNSS data and imaging information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l’analyse d’images et la connaissance de la Propagation des signaux pour la Localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhouha Attia</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15p</w:t>
+              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218, 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879677v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l’analyse d’images et la connaissance de la Propagation des signaux pour la Localisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GNSS Accuracy enhancement based on pseudo range error estimation in an urban propagation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (15), pp.5956-5964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854088v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Accuracy enhancement based on pseudo range error estimation in an urban propagation environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (15), pp 5956-5964. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2013.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Accuracy enhancement based on pseudo range error estimation in an urban propagation environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward accurate localization in guided transport: combining GNSS data and imaging information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00823737v1</w:t>
+                <w:t xml:space="preserve">hal-00879677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes coopératifs dans les transports : une approche coordonnée qui nécessite une affirmation des champs de compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kaparias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (02), pp.105-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4074/S0761898013002021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Localisation Based on GNSS and Propagation Knowledge for Safe Applications in Guided Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation-based Evaluation of Dependability and Safety Properties of Satellite Technologies for Railway Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.06.1057⟩</w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol 22, p42-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757008v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirichlet Process Mixtures for Density Estimation in Dynamic Nonlinear Modeling: Application to GPS Positioning in Urban Canyons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate Localisation Based on GNSS and Propagation Knowledge for Safe Applications in Guided Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Rabaoui</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2180901⟩</w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.796-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.06.1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712718v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Evaluation of Dependability and Safety Properties of Satellite Technologies for Railway Localization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dirichlet Process Mixtures for Density Estimation in Dynamic Nonlinear Modeling: Application to GPS Positioning in Urban Canyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.1638 - 1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2180901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854853v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galileo for railway operations: question about the positioning performances analogy with the RAMS requirements allocated to safety applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Transport Research Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vol2 (N2), p93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS pour la localisation sûre des transports terrestres guidés ou publics de type bus en site propre ou tramways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol57, n225, p5-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des principes de la sûreté de fonctionnement à l'évaluation du service de localisation par satellites dans le domaine ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (99), pp.89-103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rts.99.89-103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2948,2464 +2969,2481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Virtualized Certification Environment of EGNSS-based railway positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ales Filip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable GNSS Performance Assessment and Environment Categorization Under Vegetation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing towards a comprehensive GNSS interference management framework: A deep learning approach for classification of FM chirp jammers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Yasmine Chaiben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohao Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071511v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of GNSS pseudorange differencing for relative train positioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patch based image processing for complex environment characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enki Saura</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE/ION PLANS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Salt lake City, USA, United States</w:t>
+              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing, Applications and Systems Conference (IPAS25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071504v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS pseudorange differencing for relative train positioning: Performance assessment in a railway environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Resilience of cooperative train positioning against GNSS system failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enki Saura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Fayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference (ENC) 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCRR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Colorado Springs, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298644v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Rail Safety and Efficiency: A Certification Methodology for GNSS Integration into ERTMS Using a Hybrid Virtualized Testing Environment</w:t>
+                <w:t xml:space="preserve">Scalable GNSS Performance Assessment and Environment Categorization Under Vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerea Canales Sebastian</w:t>
+                <w:t xml:space="preserve">Jiayi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Ermini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guohao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR (World Congress on Railway Research)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575390v1</w:t>
+                <w:t xml:space="preserve">hal-05071511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch based image processing for complex environment characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transforming Rail Safety and Efficiency: A Certification Methodology for GNSS Integration into ERTMS Using a Hybrid Virtualized Testing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Canales Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Menier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mirko Ermini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ricciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Senesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Cataffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing, Applications and Systems Conference (IPAS25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
+              <w:t xml:space="preserve">WCRR (World Congress on Railway Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873379v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of cooperative train positioning against GNSS system failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Performance assessment of GNSS pseudorange differencing for relative train positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enki Saura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Dovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Colorado Springs, United States</w:t>
+              <w:t xml:space="preserve">IEE/ION PLANS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salt lake City, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05575416v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing towards a comprehensive GNSS interference management framework: A deep learning approach for classification of FM chirp jammers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNSS pseudorange differencing for relative train positioning: Performance assessment in a railway environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enki Saura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Chaiben</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fabio Dovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Navigation Conference (ENC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Wroclav, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2026126030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071506v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Vision for the Weighting of GNSS observation: comparisons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GNSS Jamming Detection with Automatic Gain Control (AGC) and Carrier-to-Noise Ratio Density (CNO) Observables from a COTS receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing Applications and Systems (IPAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
+              <w:t xml:space="preserve">7th SmartRacon scientific seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876726v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Jamming Detection with Automatic Gain Control (AGC) and Carrier-to-Noise Ratio Density (CNO) Observables from a COTS receiver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the use of Vision for the Weighting of GNSS observation: comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiye Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Guillemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SmartRacon scientific seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Sixth IEEE International Conference on Image Processing Applications and Systems (IPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506170v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive robust navigation for safety-critical railway applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Chaiben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Guillemaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO, 33rd European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Patch Based Fisheye Image Segmentation for Satellite State Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisheye camera-based local effects mitigation for better accuracy in land transportation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Guillemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Salt Lake City (Utah), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS-Based Solutions Testing in an ERTMS Context: A Framework for Statistical Performance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Salt lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for GNSS-based solutions performance analysis in an ERTMS context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Map-Based Inertial Navigation for GNSS-Free and Safe Train Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre D’harcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th SmartRaCon Scientific Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Hiroshima, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INERTIAL60399.2024.10502100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750389v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Based Inertial Navigation for GNSS-Free and Safe Train Localization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A framework for GNSS-based solutions performance analysis in an ERTMS context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chéneau-Grehalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Inertial Sensors and Systems (INERTIAL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th SmartRaCon Scientific Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, San Sebastian, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560839v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS-based performance and Railway operating rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Arena TRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dublin (IE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to the development of safe and accurate localisation solutions: The LOCSP project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the parameterization of single pole adaptive notch filter against wide range of linear chirp interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Skelton</w:t>
+                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932699v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterization of single pole adaptive notch filter against wide range of linear chirp interference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Contributions to the development of safe and accurate localisation solutions: The LOCSP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Marais</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab El Mawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
+                <w:t xml:space="preserve">Jeremy Skelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.391-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199910v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS, IMU, camera and LIDAR technology characterization for railway ground truth and digital map generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Kliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.1029-1036, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of jamming on Horizontal Protection Level and Integrity Assessment for Terrestrial Localization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Emmanuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2022 - International Technical Meeting of Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. 15p</w:t>
+              <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Birmingham, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545790v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences in Safety Critical Land Transport Application: Notch Filtering vs Wavelet Transform, an Experimental Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS + 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Denver, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5430,103 +5468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusy Emmanuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giusy Emmanuele</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Birmingham, France. 6p</w:t>
@@ -5549,3408 +5587,3352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Needs for the Development of New Methodologies and R&amp;D Tools for Building a Railway Digital Map and for the Experimental Performance Evaluation of On-Board Subsystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the impact of jamming on Horizontal Protection Level and Integrity Assessment for Terrestrial Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avag Tsaturyan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRR 2022, World Congress on Railway Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Birmingham, France. 6p</w:t>
+              <w:t xml:space="preserve">ION ITM 2022 - International Technical Meeting of Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708707v2</w:t>
+                <w:t xml:space="preserve">hal-03545790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Impact Of Temporal Variation On GNSS Position Error Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigma-Z: a new parametric and constrained-by-design GNSS observation weighting model for land applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2021 - International Technical Meeting of Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-Distributed Simulation and Verification Infrastructure for safe train Galileo-based positioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
+              <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172208v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity assessment-oriented performance analysis of a fault-tolerant weighted tightly coupling GNSS/IMU integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multipath and NLOS detection based on the combination of CN0 values and a fish-eye camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 13p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ENC48637.2020.9317408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666464v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath and NLOS detection based on the combination of CN0 values and a fish-eye camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Realistic position error models for GNSS simulation in railway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Ali Kazim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 13p, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991957v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic position error models for GNSS simulation in railway environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geo-Distributed Simulation and Verification Infrastructure for safe train Galileo-based positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Stallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Salvatori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rispoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desenfans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 9p</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992171v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS/IMU Tightly Coupled Scheme with Weighting and FDE for Rail Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debiao Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting of Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 14p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33012/2020.17162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new GNSS observation weighting strategy for terrestrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC 2020, 28th European Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dresden, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Railway tracks for applying enhanced ERTMS/ETCS Solutions Based on GNSS positioning technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Emmanuele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe satellite-based localization of the train thanks to a combination of accuracy enhancement and fault detection and exclusion schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zhu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SmartRaCon Concept for advanced train control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meyer zu Hörste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svenja Hainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCRR 2019, 12th World Congress on Railway Research, Railway Research to Enhance the Customer Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tokyo, Japan. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-based classification of railway track areas for GNSS-based virtual balise solutions in the ERSAT GGC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION 2018, PPTI - Precise Time and Time Interval Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Reston, United States. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA implementation of a video-based system for GNSS reception characterization along a railway line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Railway Technology: Research, Development and Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sitges, Spain. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877953v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local GNSS Threat Detection Methods for Virtual Balise Placement in Railway Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Konovaltsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITST 2018, 16th International Conference on Intelligent Transport Systems Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lisbonne, Portugal. 7p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITST.2018.8566830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing GNSS for the rail industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">EGNOS service evaluation in railway environment for safety-critical operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Poumailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gandara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIL Live 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bilbao, Spain. 19p</w:t>
+              <w:t xml:space="preserve">TRA 2018, 7th Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825875v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGNOS service evaluation in railway environment for safety-critical operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Developing GNSS for the rail industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Gandara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2018, 7th Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 10p</w:t>
+              <w:t xml:space="preserve">RAIL Live 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bilbao, Spain. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988222v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Kalman Filter (EKF) Innovation-based Integrity Monitoring Scheme with C/N0 Weighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RTSI 2018, 4th International Forum on Research and Technologies for Society and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Palerme, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Integrity Enhancement for Urban Transport Applications by Error Characterization and Fault Detection and Exclusion (FDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géolocalisation et Navigation dans l&amp;apos;Espace et le Temps, Journées Scientifiques 2018 de l&amp;apos;URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise and reliable localization as a core of railway automation (Rail 4.0)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaizki Mendizabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meyer zu Horste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on High-speed Rail: technologies and long term impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Madrid, Spain. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation algorithms including FDE for urban transport applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2017 - Institute of navigation International Technical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and comparison of GNSS navigation integrity monitoring algorithms for urban transport applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institute of navigation - International Technical Meetings - ION ITM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Monterey, United States. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des initiatives GNSS - Rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ferroviaire et Applications GNSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. 32p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing for a more accurate GNSS-based positioning in urban environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ITS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 12p</w:t>
+              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471581v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Image processing for a more accurate GNSS-based positioning in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. 8p</w:t>
+              <w:t xml:space="preserve">22nd ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471412v1</w:t>
+                <w:t xml:space="preserve">hal-01471581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaLoROI. Satellite based localization in railways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Manz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckehard Schnieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Spindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC-ARE'15, International Congress on Advanced Railway Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Istanbul, Turkey. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighting with the pre-knowledge of GNSS signal state of reception in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bordeaux, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative simulations of GNSS performances in a realistic railway environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The SATLOC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERGAL, International Symposium on Certification of GNSS Systems &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dresden, Germany. 5p</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054770v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et Structure 3D de l'environnement urbain pour une position GNSS plus précise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">41ème Congrès ATEC ITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054806v1</w:t>
+                <w:t xml:space="preserve">hal-00987448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et Structure 3D de l'environnement urbain pour une position GNSS plus précise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès ATEC ITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987448v1</w:t>
+                <w:t xml:space="preserve">hal-01054806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Analysis Methodology of Multisensor Systems based on GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Conrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Railways 2014, The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, France. 21p</w:t>
@@ -8973,1953 +8955,1992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SATLOC project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative simulations of GNSS performances in a realistic railway environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lithgow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Barbu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
+              <w:t xml:space="preserve">CERGAL, International Symposium on Certification of GNSS Systems &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dresden, Germany. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987106v1</w:t>
+                <w:t xml:space="preserve">hal-01054770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating GNSS Position Accuracy using Non-line of Sight Reflected Signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Austria. 7p</w:t>
+              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852368v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulating GNSS Position Accuracy using Non-line of Sight Reflected Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Jakobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna B.O. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
+              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Austria. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930588v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Assessment to Analyse Dependability of a Multisensor Localisation System based on GNSS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation des états de réception des satellites GNSS pour une position plus précise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarab Tay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Finland. 7p</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912709v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des états de réception des satellites GNSS pour une position plus précise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sensitivity Assessment to Analyse Dependability of a Multisensor Localisation System based on GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Conrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Communications dans les Transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. 2p</w:t>
+              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Finland. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912687v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CAPLOC. Combinaison de l'Analyse d'images et la connaissance de la Propagation des signaux pour la LOCalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès ATEXPO : Mobilité et Transports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantify and improve GNSS quality of service in land transportation by using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First CNES-ONERA Workshop on Earth-Space Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighting models for GPS Pseudorange observations for land transportation in urban canyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarab Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Germany. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de sûreté de fonctionnement d'un système embarqué de localisation par satellites dédié à la sécurité ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Lambda-Mu congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On selecting the hyperparameters of the DPM models for the density estimation of observation errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustic, Speech and Signal Processing (ICASSP°</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.4092-4095, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'environnement de réception des signaux GNSS par segmentation et classification d'images fish-eye : application à l'aide à la caractérisation de la disponibilité globale de la constellation satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TELECOM’2011 &amp; 7èmes JFMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tanger, Maroc. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification pixellaire pour la caractérisation de l'état de réception des signaux GNSS dans des images fisheye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images - GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on DPM for the density estimation of pseudorange noises and evaluations on real data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advanced signal processing techniques for multipath mitigation in land transportation environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Position Location and Navigation Symposium (PLANS), 2010 IEEE/ION</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Funchal, France. pp.1480-1485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2010.5625065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00713044v1</w:t>
+                <w:t xml:space="preserve">hal-00713045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced signal processing techniques for multipath mitigation in land transportation environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Studies on DPM for the density estimation of pseudorange noises and evaluations on real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rabaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Position Location and Navigation Symposium (PLANS), 2010 IEEE/ION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Indian Wells, CA, USA, United States. pp.1154-1161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2010.5625065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00713045v1</w:t>
+                <w:t xml:space="preserve">hal-00713044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS pseudorange error density tracking using Dirichlet Process Mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Galileo and multi-constellation accuracy by modeling pseudorange noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Transport Systems Telecommunications, (ITST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.459-464, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Dirichlet process mixtures for the modelling of pseudorange errors in multi-constellation based localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rabaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Transport Systems Telecommunications, (ITST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.465-470, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dependability Analysis for Integrating a Satellite Positioning System in a Rail Freight Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lozach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC-GNSS 2008, European Navigation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reception State Estimation of GNSS satellites in urban environment using particle filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnay Fleury Nahimana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00368867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10929,130 +10950,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes coopératifs dans les transports : une approche coordonnée qui nécessite une affirmation des champs de compétence. Recherche Transports Sécurité Vol29 N113, juin 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Gillieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kaparias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NECPLUS, 2p, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11062,245 +11083,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New train localizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Sabina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signalisation et automatismes ferroviaires, Tome 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2023, 2370620951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3: ICT for Intelligent Public Transport Systems, state of knowledge and future trends. In: Clean Mobility and Intelligent Transport Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapter 3: ICT for Intelligent Public Transport Systems, state of knowledge and future trends. In: Clean Mobility and Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET Digital Library, pp49-74, 2015, 978-1-84919-895-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBTR001E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11310,1216 +11331,1216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 3.1 - GATE4RAIL - GNSS Characterization in the Railway Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Stallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 60p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable 3.2 - GATE4RAIL - Models for Fail-Safe positioning components w.r.t. Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Ali Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rotondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Stallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Vennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2020, 42p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pognante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Sabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 81p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.2 - Technical Specification of Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Caamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gerbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazelie Kassabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 110p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.3 - Prototype Implementation of the Survey Toolset. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Vennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Aguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Wojke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2019, 36p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable D4.1 - Procedure Specification Document. ERSAT GGC. ERTMS on SATELLITE Galileo Game Changer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Garcia Crespillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Konovaltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Fohlmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazelie Kassabian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2018, 80p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STARS. D5.1 State of the art of EGNSS system for the rail application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rispoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gurnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei-Bogdan Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 61p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes embarqués de localisation outdoor pour les véhicules en milieu urbain et algorithme embarqué de fusion GNSS et carte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 35p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SATLOC. Demonstration of an innovative concept specification and results of simulation tools applied on photographed geo-referenced particular route environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lithgow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Barbu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage technologique. Théories et pratiques autour du Global Positionning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AAP-2004-URL, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Institut national d’histoire de l’art (INHA); Université Paris 8 / Laboratoire Esthétique de l’interactivité. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12529,105 +12550,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionner par satellite dans les environnements transports. Impact du canal de propagation sur les performances de localisation GNSS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Lille 1 Nord de France, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01886043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12695,51 +12716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66037F54"/>
+    <w:nsid w:val="2B546040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12926,51 +12947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6539-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garc&#237;a Crespillo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ta Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1265989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ciaffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Emmanuele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cataldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Razzano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Senesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994076" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959240v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruotsalainen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Pei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2766768" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu Horste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnay Fleury Nahimana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45BG7VL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670620v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kaparias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013002021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rabaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2180901" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Filip" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Saura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Minetto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dovis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05298644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2026126030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Canales Sebastian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ermini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ricciardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cataffo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575416v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Fayemi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chaiben" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Darwich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05256535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mayolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fasquelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardif" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ch&#233;neau-Grehalle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04750389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#8217;harcourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poletti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Glevarec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL60399.2024.10502100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Skelton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kliman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Neri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Vennarini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Ruggeri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.532" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avag Tsaturyan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708707v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Stallo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salvatori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rispoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desenfans" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Han" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiao Lu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17162" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coluccia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140618v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu H&#246;rste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hainz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877953v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Konovaltsev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2018.8566830" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903790v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757326v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Jakobsen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B.O. Jensen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712723v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947252" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507234" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713045v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625065" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399311" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713043v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399308" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061239v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillieron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905011v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBTR001E" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159036v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguila" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402673v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Iliopoulos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fohlmeister" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636102v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gurnik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Bogdan Toma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794398v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Terrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Agez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886043v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-marais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6539-9193" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=HTiKi1cAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199903v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garc&#237;a Crespillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ta Hsu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1265989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04433252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio Song Ieng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ciaffi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Emmanuele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cataldo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Razzano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Senesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruotsalainen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Pei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2020.2994014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2766768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hutchinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaizki Mendizabal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu Horste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnay Fleury Nahimana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2013.05.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45BG7VL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Attia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670620v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kaparias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013002021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ambellouis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.06.1057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rabaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2180901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559509v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ales Filip" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chaiben" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Menier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Guillemaille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enki Saura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Minetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Fayemi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Zhou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028472" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575390v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Canales Sebastian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Ermini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ricciardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cataffo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dovis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05298644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2026126030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Darwich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04876726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiye Cheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05256535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05071515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mayolle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fasquelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ch&#233;neau-Grehalle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560839v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#8217;harcourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poletti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Glevarec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL60399.2024.10502100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04750389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04560856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04199910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab El Mawas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Skelton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.419" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496458v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Kliman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Neri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Vennarini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Ruggeri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.532" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708707v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avag Tsaturyan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Stallo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Salvatori" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rispoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desenfans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Han" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiao Lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17162" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coluccia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer zu H&#246;rste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Hainz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hmida" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877953v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Konovaltsev" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2018.8566830" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903790v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757326v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662758v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540821v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471581v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471579v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarab Tay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987106v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Barbu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987448v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054770v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lithgow" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Jakobsen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B.O. Jensen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987117v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912681v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942180v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712723v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947252" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853798v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758323v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713045v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2010.5625065" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713046v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399311" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713043v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399308" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061239v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Gillieron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04496478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905011v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBTR001E" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159118v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404485v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402673v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Iliopoulos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fohlmeister" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636102v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gurnik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Bogdan Toma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061356v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794398v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Terrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Agez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886043v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>