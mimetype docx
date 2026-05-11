--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -175,2239 +175,2255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoyoshi Yasuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigory Genikhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 153, pp.dev205415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.205415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-intrinsic and -extrinsic functions of the ESCRT-III component Shrub in cytokinetic abscission of&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;Sensory Organ precursor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incomplete divisions between sister germline cells require Usp8 function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 347 (G1), pp.109 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04972916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethal Giant Disc is a target of Cdk1 and regulates ESCRT-III localization during germline stem cell abscission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza Reis Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Michel-Hissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.202306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-intrinsic and -extrinsic functions of the ESCRT-III component shrub in cytokinetic abscission of Drosophila sensory organ precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Bruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pinot</w:t>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150 (10), pp.dev201409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.201409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deubiquitinase USP8 targets ESCRT-III to promote incomplete cell division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Michel-Hissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boucherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Daniel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jean-René Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 376 (6595), pp.818-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abg2653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The replicative histone chaperone CAF1 is essential for the maintenance of identity and genome integrity in adult stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clémot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dostatni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (17), pp.dev161190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.161190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bam and Otu can regulate stem cell fate by stabilizing cyclin A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1706840114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abscission Is Regulated by the ESCRT-III Protein Shrub in Drosophila Germline Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuza Reis Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Copenhaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.e1004653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALIX and ESCRT-III Coordinately Control Cytokinetic Abscission during Germline Stem Cell Division In Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Åsmund Eikenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lene Malerød</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Lie Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Steen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03852439v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.e1004904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora B and Cyclin B Have Opposite Effects on the Timing of Cytokinesis Abscission in Drosophila Germ Cells and in Vertebrate Somatic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Moch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah j. Radford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (3), pp.250-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sensitized PiggyBac-Based Screen for Regulators of Border Cell Migration in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Ho Sung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pugieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Rorth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 176 (3), pp.1579-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.107.071282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two distinct modes of guidance signalling during collective migration of border cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Poukkula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Cliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 448 (7151), pp.362-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic Analysis of the Transcriptional Switch Inducing Migration of Border Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lodovica Borghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Atzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Eades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (4), pp.497-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2006.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumor Suppressor Properties of the ESCRT-II Complex Component Vps25 in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Ho Sung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Loeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernille Rørth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (5), pp.711-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2005.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nodal and Fgf pathways interact through a positive regulatory loop and synergize to maintain mesodermal cell populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herbomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dickmeis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Strähle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 131 (3), pp.629-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.00964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinct and cooperative roles for Nodal and Hedgehog signals during hypothalamic development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anukampa Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 129 (13), pp.3055-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulation of Nodal Signalling and Mesendoderm Formation by TARAM-A, a TGFβ-Related Type I Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazu Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rebagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Peyriéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 241 (2), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/dbio.2001.0510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete divisions between sister germline cells require Usp8 function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cell-intrinsic and -extrinsic functions of the ESCRT-III component Shrub in cytokinetic abscission of&amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;Sensory Organ precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...271 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1690 lines deleted...]
-                <w:t xml:space="preserve">hal-02119451v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2554,51 +2570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342971v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Karapidaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Handberg-Thorsager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Momose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Genikhovich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852439v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daud&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972916v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Huynh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.161" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hermant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Reis Matias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel-Hissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201409" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucherit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg2653" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dostatni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.161190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706840114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Copenhaver" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004653" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Eikenes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Maler&#248;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Lie Christensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Steen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;j. Radford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sampaio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.07.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ho Sung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pugieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soetaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Rorth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.071282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bianco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Poukkula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cliffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3WWLZ5FP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodovica Borghese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Fletcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Atzberger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Eades" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thompson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loeser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille R&#248;rth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2005.09.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Griffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbomel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dickmeis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00964" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anukampa Barth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wilson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazu Aoki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rebagliati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0510" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342971v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Karapidaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Handberg-Thorsager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Momose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoyoshi Yasuo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Genikhovich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.205415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Huynh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hermant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neuza Reis Matias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel-Hissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.202306" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daud&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.201409" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucherit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg2653" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;mot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dostatni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.161190" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1706840114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Copenhaver" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004653" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;smund Eikenes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene Maler&#248;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Lie Christensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Steen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Cauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah&#160;j. Radford" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sampaio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2013.07.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Ho Sung" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pugieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Soetaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille Rorth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.071282" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bianco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Poukkula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cliffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3WWLZ5FP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodovica Borghese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Fletcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Atzberger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Eades" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.02.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thompson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loeser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernille R&#248;rth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2005.09.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Griffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herbomel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dickmeis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.00964" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anukampa Barth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wilson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Peyri&#233;ras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazu Aoki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rebagliati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/dbio.2001.0510" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>