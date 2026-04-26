--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -133,96 +133,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Garry Winogrand au Jeu de Paume, 14/10/2014 – 8/02/2015 », Transatlantica, 2 | 2014.</w:t>
+                <w:t xml:space="preserve">Colloque international « Survivance des icônes, usage et recyclage des figures et emblèmes culturels (XXe-XXIe siècles) », Université Paris-Dauphine et ENS, 4 et 5 avril 2014, Paru dans Transatlantica, 2 | 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Melia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425963v1</w:t>
+                <w:t xml:space="preserve">hal-01425966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Merritt's Sexual Self-Portraits: Empowerment through Pornography? E-CRINI n°8, 2014.</w:t>
               </w:r>
@@ -271,303 +271,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque international « Survivance des icônes, usage et recyclage des figures et emblèmes culturels (XXe-XXIe siècles) », Université Paris-Dauphine et ENS, 4 et 5 avril 2014, Paru dans Transatlantica, 2 | 2014.</w:t>
+                <w:t xml:space="preserve">« Garry Winogrand au Jeu de Paume, 14/10/2014 – 8/02/2015 », Transatlantica, 2 | 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Melia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425966v1</w:t>
+                <w:t xml:space="preserve">hal-01425963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mark Cohen le rebelle, rencontre avec Mark Cohen au Bal, le 15 novembre 2013 », Exposition « Dark Knees » (1969-2012), Le Bal, du 27 septembre au 8 décembre 2013 (avec le soutien des Services culturels de l’Ambassade des États-Unis d’Amérique), Transatlantica, 1 | 2013.</w:t>
+                <w:t xml:space="preserve">Catherine Opie's three self-portraits : &amp;quot;Let's push the boundaries a little here about what you guys think normal is</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Melia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425976v1</w:t>
+                <w:t xml:space="preserve">hal-03880696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Opie's three self-portraits : &amp;quot;Let's push the boundaries a little here about what you guys think normal is</w:t>
+                <w:t xml:space="preserve">« Creating a new iconicity: an interview with Catherine Opie », Transatlantica, 1 | 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Melia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880696v1</w:t>
+                <w:t xml:space="preserve">hal-01425980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Creating a new iconicity: an interview with Catherine Opie », Transatlantica, 1 | 2013.</w:t>
+                <w:t xml:space="preserve">« Mark Cohen le rebelle, rencontre avec Mark Cohen au Bal, le 15 novembre 2013 », Exposition « Dark Knees » (1969-2012), Le Bal, du 27 septembre au 8 décembre 2013 (avec le soutien des Services culturels de l’Ambassade des États-Unis d’Amérique), Transatlantica, 1 | 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Melia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425980v1</w:t>
+                <w:t xml:space="preserve">hal-01425976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Eugene von Bruenchenhein : une obsession photographique », American Beauty, Galerie Christian Berst, du 18 octobre au 23 novembre 2013, Transatlantica, 1 | 2013.</w:t>
               </w:r>
@@ -786,165 +786,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La farce de l'iconographie catholique dans les autoportraits de Robert Mapplethorpe », colloque Survivance des icônes, usage et recyclage des figures et emblèmes culturels (XXe – XXIe s.), Université Paris Dauphine et École normale supérieure, Paris, 2014.</w:t>
+                <w:t xml:space="preserve">« Empowerment through Pornography? The Sexual Self-Portraits of Jeff Koons and Natacha Merritt », journée d'études &amp;quot;Représentations du pouvoir et du pouvoir de l’image dans la photographie contemporaine américaine et britannique&amp;quot; organisée par Jane Bayly et Julie Morère, Université de Nantes, 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Melia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Survivance des Icônes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géraldine Chouard, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Représentations du pouvoir et du pouvoir de l’image dans la photographie contemporaine américaine et britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425969v1</w:t>
+                <w:t xml:space="preserve">hal-01425972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Empowerment through Pornography? The Sexual Self-Portraits of Jeff Koons and Natacha Merritt », journée d'études &amp;quot;Représentations du pouvoir et du pouvoir de l’image dans la photographie contemporaine américaine et britannique&amp;quot; organisée par Jane Bayly et Julie Morère, Université de Nantes, 2014.</w:t>
+                <w:t xml:space="preserve">« La farce de l'iconographie catholique dans les autoportraits de Robert Mapplethorpe », colloque Survivance des icônes, usage et recyclage des figures et emblèmes culturels (XXe – XXIe s.), Université Paris Dauphine et École normale supérieure, Paris, 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Melia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations du pouvoir et du pouvoir de l’image dans la photographie contemporaine américaine et britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Survivance des Icônes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Chouard, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425972v1</w:t>
+                <w:t xml:space="preserve">hal-01425969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cindy Sherman, entre humour noir et clichés de genre », séminaire doctoral organisé par Aline Jaulin et Chloé Brendlé, Université Paris7-Diderot, 2013.</w:t>
               </w:r>
@@ -1237,51 +1237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425963v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Melia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03880696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Melia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03880696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425974v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>