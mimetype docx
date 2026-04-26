--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -1250,199 +1250,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03932125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B comme ... Bien-être</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre co-construction, appropriation et émancipation : les enjeux d'une recherche collaborative Twin CIFRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shani Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Justine Ballon; Pierre-Yves Le Disloquer; Maxime Thorigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la géographie de la santé - Dimension territoriale de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
+              <w:t xml:space="preserve">La recherche en action: quelles postures de recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Reims, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548599v1</w:t>
+                <w:t xml:space="preserve">hal-02548605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre co-construction, appropriation et émancipation : les enjeux d'une recherche collaborative Twin CIFRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B comme ... Bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Justine Ballon; Pierre-Yves Le Disloquer; Maxime Thorigny. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Fleuret; Clélia Gasquet-Blanchard; Anne-Cécile Hoyez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en action: quelles postures de recherche ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaire de Reims, 2019</w:t>
+              <w:t xml:space="preserve">Abécédaire de la géographie de la santé - Dimension territoriale de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Matériologiques, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548605v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dépôts mortuaires néolithiques atypiques sur le site de plein air de Bel-Air, à Sénas (Bouches-du-Rhône)</w:t>
               </w:r>
@@ -2667,51 +2667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guillerme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Galand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Nin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02548599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02548605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gourlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sendra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moquel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cockin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dala Phommaleuxa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yom Inthavong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateline Ducat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l D&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03167598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guillerme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Galand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560345v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leguilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Nin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02548605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02548599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gourlin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sendra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moquel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760256v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cockin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760111v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dala Phommaleuxa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yom Inthavong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateline Ducat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l D&#233;rin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03167598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ANGE0069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>