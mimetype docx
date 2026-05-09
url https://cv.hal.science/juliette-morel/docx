--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JULIETTE MOREL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse en cartographie et géomatique - Maitresse de conférence à l'Université Paris-Est Créteil (UPEC - LLSH)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment coupler assurances et outils d'aide à la décision pour réduire l'usage des pesticides en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (394), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre L’atlas Critique de la Guyane, Matthieu Noucher, Laurent Polidori (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier Fort-de-France à partir de sources historiques et littéraires : pour une géohistoire postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Managment of a Geo-historical Information System for an Interdisciplinary and Contributory Web Atlas : The Historical Atlas of Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2020.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d'une communication cartographique ratée. Déconstruction critique des cartes du gouvernement français pendant la crise de la COVID-19 au printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale du récit littéraire complexe de Kateb Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le texte spatialise : retour sur quelques théories et expériences littéraires à dimension spatialisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du Cycle de Nedjma de Kateb Yacine : modélisation spatiale d’un récit littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'EMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emam.1444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les films. Exemple de la cartographie de Hong Kong au cinéma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nashidil Rouiaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, http://mappemonde.mgm.fr/118as3/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un dialogue entre la géomatique et les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Québec (Canada), Université Laval, Canada. pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métaphores cartographiques chez Kateb Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Réflexions littéraires et cinématographiques sur l’image cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Saint Louis Bruxelles, Centre Prospero, May 2023, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelizing, aquiring, researching and visualizing spatio-temporal data, dealing with data imperfection and dating uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Academic History and the Challenge of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Panthéon-Sorbonne, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Historical Atlas of Limousin: questions and methods to a contributory geo-historical data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time in Space 2019. Geohistorical Applications, Methods ans Theories in GIScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Management of a Geo-Historical Information System for an Interdisciplinary and Contributory Atlas: The Historical Atlas of Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCGIS Symposium. The Geospatial Humanities: Transdisciplinary Opportunities for the GIScience Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’un projet de recherche en histoire dans le Géoweb 2.0 : le cas de l’Atlas Historique de la Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les cartes à l'ère du Web. Approches critiques et enjeux politiques, sociaux et économiques des nouvelles données territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Historique du Limousin. Questions et méthodes vers un système de données spatio-temporelles contributif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sagéo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la ville d’YS : cartographie des mythes celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonniord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantys : Théories de la fin du monde &amp; Récits et représentations d’apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la cartographie pour l’étude des représentations dans les œuvres de fiction﻿. Le cas de Hong Kong au cinéma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nashidil Rouiaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les Récits : Enjeux Méthodologiques et Technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of excretion and molecular characterization of Cryptosporidium isolates in preweaned French beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2011, Buenos-Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes en questions. Petit guide pour apprendre à lire et interpréter les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 2021, 9782746761087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de territorialisation cartographiques dans le Cycle de Nedjma de Kateb Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fátima Outeirinho; José Domingues De Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictionnaliser l'espace. Approches thématiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLUP/ILCML, 2017, 978-989-99375-6-7. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/9789899937567/libreto10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville côté femmes : le corps, révélateur des spatialités ? Projet de recherche-action participatif et critique à Gennevilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Fleur Albecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Baït-Ihaddadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Gennevilliers/Cemotev/Discontinuités/MSH paris Nord. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du Cycle de Nedjma de Kateb Yacine : modélisation spatiale d'un récit littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Rennes 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016REN20043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01968042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JULIETTE MOREL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheuse en cartographie et géomatique - Maitresse de conférence à l'Université Paris-Est Créteil (UPEC - LLSH)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment coupler assurances et outils d'aide à la décision pour réduire l'usage des pesticides en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/4 (394), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du livre L’atlas Critique de la Guyane, Matthieu Noucher, Laurent Polidori (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier Fort-de-France à partir de sources historiques et littéraires : pour une géohistoire postcoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Managment of a Geo-historical Information System for an Interdisciplinary and Contributory Web Atlas : The Historical Atlas of Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.27-45. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2020.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d'une communication cartographique ratée. Déconstruction critique des cartes du gouvernement français pendant la crise de la COVID-19 au printemps 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatiale du récit littéraire complexe de Kateb Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le texte spatialise : retour sur quelques théories et expériences littéraires à dimension spatialisante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du Cycle de Nedjma de Kateb Yacine : modélisation spatiale d’un récit littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'EMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emam.1444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse spatiale de l'implantation religieuse : Col&Mon (Collégiales et Monastères médiévaux (816-1563)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Deflou-Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113/1-2, pp.514-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les films. Exemple de la cartographie de Hong Kong au cinéma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nashidil Rouiaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, http://mappemonde.mgm.fr/118as3/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01745867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un dialogue entre la géomatique et les humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Hautdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Québec (Canada), Université Laval, Canada. pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métaphores cartographiques chez Kateb Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes invisibles. Réflexions littéraires et cinématographiques sur l’image cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Saint Louis Bruxelles, Centre Prospero, May 2023, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelizing, aquiring, researching and visualizing spatio-temporal data, dealing with data imperfection and dating uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Academic History and the Challenge of Uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Panthéon-Sorbonne, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Historical Atlas of Limousin: questions and methods to a contributory geo-historical data system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time in Space 2019. Geohistorical Applications, Methods ans Theories in GIScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and Management of a Geo-Historical Information System for an Interdisciplinary and Contributory Atlas: The Historical Atlas of Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UCGIS Symposium. The Geospatial Humanities: Transdisciplinary Opportunities for the GIScience Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Historique du Limousin. Questions et méthodes vers un système de données spatio-temporelles contributif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sagéo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d’un projet de recherche en histoire dans le Géoweb 2.0 : le cas de l’Atlas Historique de la Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les cartes à l'ère du Web. Approches critiques et enjeux politiques, sociaux et économiques des nouvelles données territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de la ville d’YS : cartographie des mythes celtiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonniord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantys : Théories de la fin du monde &amp; Récits et représentations d’apocalypses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la cartographie pour l’étude des représentations dans les œuvres de fiction﻿. Le cas de Hong Kong au cinéma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nashidil Rouiaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les Récits : Enjeux Méthodologiques et Technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of excretion and molecular characterization of Cryptosporidium isolates in preweaned French beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Paraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2011, Buenos-Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes en questions. Petit guide pour apprendre à lire et interpréter les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 2021, 9782746761087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de territorialisation cartographiques dans le Cycle de Nedjma de Kateb Yacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fátima Outeirinho; José Domingues De Almeida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictionnaliser l'espace. Approches thématiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLUP/ILCML, 2017, 978-989-99375-6-7. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/9789899937567/libreto10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville côté femmes : le corps, révélateur des spatialités ? Projet de recherche-action participatif et critique à Gennevilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Fleur Albecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Baït-Ihaddadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demaline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ville de Gennevilliers/Cemotev/Discontinuités/MSH paris Nord. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du Cycle de Nedjma de Kateb Yacine : modélisation spatiale d'un récit littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Rennes 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016REN20043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01968042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fzc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2020.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1444" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashidil Rouia&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonniord" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pors" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/9789899937567/libreto10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN20043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fzc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988636v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2020.0243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.1444" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashidil Rouia&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonniord" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Paraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pors" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/9789899937567/libreto10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Albecke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ba&#239;t-Ihaddadene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demaline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01968042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016REN20043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>