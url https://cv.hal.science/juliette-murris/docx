--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for fever control using external cooling in mechanically ventilated patients with septic shock: SEPSISCOOL II randomised controlled trial</w:t>
+                <w:t xml:space="preserve">A systematic review and meta-analysis of the incidence of post-thrombotic syndrome, recurrent thromboembolism, and bleeding after upper extremity vein thrombosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Guénégou-Arnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Murris</w:t>
+                <w:t xml:space="preserve">Olivier Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Béchet</w:t>
+                <w:t xml:space="preserve">Alizée Raimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jung</w:t>
+                <w:t xml:space="preserve">Benjamin Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Auchabie</w:t>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery: Venous and Lymphatic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.101688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvsv.2023.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505165v1</w:t>
+                <w:t xml:space="preserve">hal-04505242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and meta-analysis of the incidence of post-thrombotic syndrome, recurrent thromboembolism, and bleeding after upper extremity vein thrombosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocol for fever control using external cooling in mechanically ventilated patients with septic shock: SEPSISCOOL II randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Raimbeau</w:t>
+                <w:t xml:space="preserve">Armelle Guénégou-Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Planquette</w:t>
+                <w:t xml:space="preserve">Stephane Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+                <w:t xml:space="preserve">Camille Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+                <w:t xml:space="preserve">Johann Auchabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery: Venous and Lymphatic Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.101688. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.e069430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvsv.2023.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505242v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards filling the gaps around recurrent events in high dimensional framework: a systematic literature review and application</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Tadmouri Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biostatistics &amp; Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1616,353 +1616,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random survival forests for the analysis of recurrent events for right-censored data, with or without a terminal event</w:t>
+                <w:t xml:space="preserve">Bridging interpretability and survival endpoints in health technology assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612431v2</w:t>
+                <w:t xml:space="preserve">hal-04967719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging interpretability and survival endpoints in health technology assessment</w:t>
+                <w:t xml:space="preserve">Random survival forests for the analysis of recurrent events for right-censored data, with or without a terminal event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Jakubczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...108 lines deleted...]
-                <w:t xml:space="preserve">tel-04843492v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2109,51 +2006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Raimbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2023.09.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charles-Nelson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri Sellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24709360.2023.2283650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Farah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.02.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Degrave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charles-Nelson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/postmj/qgad104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03958203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Devi-Marulkar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fastenackels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karapentiantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Goc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04356-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1859-8277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Vittaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08330-2_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ducrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Texier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505220v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amadei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Kirscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Tropeano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612431v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jakubczak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04843492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Raimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2023.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charles-Nelson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri Sellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24709360.2023.2283650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Farah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.02.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Degrave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charles-Nelson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/postmj/qgad104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03958203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Devi-Marulkar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fastenackels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karapentiantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Goc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04356-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1859-8277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Vittaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08330-2_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ducrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Texier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505220v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amadei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Kirscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Tropeano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612431v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jakubczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>