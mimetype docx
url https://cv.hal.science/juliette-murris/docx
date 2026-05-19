--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -502,425 +502,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards filling the gaps around recurrent events in high dimensional framework: a systematic literature review and application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for thromboembolic events in patients hospitalized for COVID-19 pneumonia in a general ward and requiring treatment with oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Degrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Tadmouri Sellier</w:t>
+                <w:t xml:space="preserve">Anaïs Charles-Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lavenu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics &amp; Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24709360.2023.2283650⟩</w:t>
+              <w:t xml:space="preserve">Postgraduate Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/postmj/qgad104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320229v1</w:t>
+                <w:t xml:space="preserve">hal-04348667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Performance, Interpretability, and Explainability in Artificial Intelligence–Based Health Technologies: What Healthcare Stakeholders Need to Know</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards filling the gaps around recurrent events in high dimensional framework: a systematic literature review and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Borget</w:t>
+                <w:t xml:space="preserve">Anais Charles-Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+                <w:t xml:space="preserve">Abir Tadmouri Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mayo Clinic Proceedings: Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (2), pp.120-138. </w:t>
+              <w:t xml:space="preserve">Biostatistics &amp; Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcpdig.2023.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24709360.2023.2283650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348677v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for thromboembolic events in patients hospitalized for COVID-19 pneumonia in a general ward and requiring treatment with oxygen</w:t>
+                <w:t xml:space="preserve">Assessment of Performance, Interpretability, and Explainability in Artificial Intelligence–Based Health Technologies: What Healthcare Stakeholders Need to Know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Degrave</w:t>
+                <w:t xml:space="preserve">Line Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Murris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Charles-Nelson</w:t>
+                <w:t xml:space="preserve">Isabelle Borget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Nicolas Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postgraduate Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Mayo Clinic Proceedings: Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), pp.120-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/postmj/qgad104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcpdig.2023.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348667v1</w:t>
+                <w:t xml:space="preserve">hal-04348677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory T cells infiltrate the tumor-induced tertiary lymphoïd structures and are associated with poor clinical outcome in NSCLC</w:t>
               </w:r>
@@ -1775,51 +1775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Jakubczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lavenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Raimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2023.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charles-Nelson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri Sellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24709360.2023.2283650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Farah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.02.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Degrave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charles-Nelson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/postmj/qgad104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03958203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Devi-Marulkar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fastenackels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karapentiantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Goc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04356-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1859-8277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Vittaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08330-2_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ducrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Texier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505220v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amadei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Kirscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Tropeano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612431v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jakubczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Raimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvsv.2023.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505165v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gu&#233;n&#233;gou-Arnoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane B&#233;chet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Auchabie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Degrave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charles-Nelson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/postmj/qgad104" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charles-Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Tadmouri Sellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24709360.2023.2283650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Farah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpdig.2023.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03958203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Devi-Marulkar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Fastenackels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Karapentiantz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Goc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04356-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gendre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tuzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guignard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1859-8277" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Vittaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Achache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Blangero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08330-2_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ducrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Texier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505220v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Amadei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Kirscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Tropeano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612431v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jakubczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>