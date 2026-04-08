--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,554 +100,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling for Principal Stratification: Analyzing Stroke Events in CADASIL Patients Across NOTCH3 Variant</w:t>
+                <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Sclerosis: Effects of gender, age and onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Aguilhon</w:t>
+                <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salachas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Hesters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">ISCB 2025 - 45th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Thessalonique, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285233v1</w:t>
+                <w:t xml:space="preserve">hal-05285054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixture model for subtype identification: Application to CADASIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling for Principal Stratification: Analyzing Stroke Events in CADASIL Patients Across NOTCH3 Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Aguilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 46 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266776v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification supervisée et non supervisée de sous-groupes à l'aide d'un modèle de progression des maladies (Leaspy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mixture model for subtype identification: Application to CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caglayan Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gensollen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS 2025 - 56ièmes Journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISCB 46 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266758v1</w:t>
+                <w:t xml:space="preserve">hal-05266776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Sclerosis: Effects of gender, age and onset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Identification supervisée et non supervisée de sous-groupes à l'aide d'un modèle de progression des maladies (Leaspy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Kaisaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Casimiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2025 - 45th Annual Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Thessalonique, Grèce</w:t>
+              <w:t xml:space="preserve">JDS 2025 - 56ièmes Journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285054v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P20 - Hétérogénéité des parcours de soins des patients atteints de sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ortholand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Salachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ÉMOIS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lille, France. pp.202317, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -681,103 +681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO3.2 - Hétérogénéité des parcours de soins des patients atteints de la Sclérose latérale amyotrophique (SLA) à partir du registre PMSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ortholand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Salachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2024 - 18ème Conférence francophone d’Épidémiologie Clinique, 31èmes journées des statisticiens des centres de lutte contre le cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Dijon, France. pp.202408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -811,77 +811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint model with latent disease age Overcoming the need for reference time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Biostatistique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G.D.R. "Statistique et Santé"; Société française de biométrie; Groupe "Biopharmacie et Santé" de la Société française de statistiques, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -919,51 +919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecast Alzheimer's disease progression to better select patients for clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Maheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Birkenbihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecast Parkinson Disease Progression to Better Select Patients into Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Maheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1152,51 +1152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity in learning problems: an OWA approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1288,90 +1288,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint model with latent disease age: overcoming the need for reference time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gensollen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1405,103 +1405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care pathway heterogeneity in Amyotrophic Lateral Sclerosis: effects of gender, age and onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dibling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ortholand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Salachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Hesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroepidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1561,51 +1561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Maheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Birkenbihl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1669,77 +1669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of sex and onset site on the disease trajectory of amyotrophic lateral sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1818,51 +1818,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint modelling of events and repeated observations : an application to the progression of Amyotrophic Lateral Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Sorbonne Université, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024SORUS227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1921,77 +1921,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal and survival joint prediction: time reparameterization in amyotrophic lateral sclerosis context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2023 - 44th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,90 +2016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and spinal/bulbar onset interaction on ALS progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2137,77 +2137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and spinal/bulbar onset interaction on ALS progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ortholand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Durrleman​</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2414,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguilhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Casimiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dibling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salachas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hesters" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202408" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maheux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meemansa Sood" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valladier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251399917" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04023781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Archetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35712-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11932-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dibling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salachas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hesters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Aguilhon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kaisaridi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caglayan Tuna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gensollen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Casimiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202317" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202408" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman&#8203;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maheux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meemansa Sood" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Koval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Valladier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Durrleman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251399917" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000542300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04023781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Archetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35712-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Pradat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11932-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04770912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>