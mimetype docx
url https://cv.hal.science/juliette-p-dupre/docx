--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2398,481 +2398,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 3 : Le mobilier : production et consommation</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 93 p</w:t>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436248v1</w:t>
+                <w:t xml:space="preserve">hal-02436238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+                <w:t xml:space="preserve">Atelier 3 : Le mobilier : production et consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535749v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des productions de céramiques de raffinage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes; SRA Normandie. 2017, pp.201-233</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437677v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des productions de céramiques de raffinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes; SRA Normandie. 2017, pp.201-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02436238v1</w:t>
+                <w:t xml:space="preserve">hal-02437677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par ICP-AES des céramiques mises au jour Place de la Libération à Troyes (Aube) – étude céramologique F. Ravoire, rapport d’analyses</w:t>
               </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4155,51 +4155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4390,51 +4390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Salvaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Musin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plokhov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toropov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeandel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.08.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Salvaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Musin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plokhov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toropov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeandel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.08.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>