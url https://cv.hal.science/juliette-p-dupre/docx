--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -127,173 +127,2657 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche TeR A POTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC - SRA Hauts-de-France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des pâtes des faïences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen Normandie. 2025, pp.301-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d’un lot de céramiques du site Ife-Sungbo – Nigéria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Otu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen Normandie. 2025, 25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de l’archéométrie 2020-2021, dans Pauly S. (Coord.) PCR &amp;quot;Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2021, pp.425-455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2020, 311p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude archéométrique pour l’atelier 3 du PCR Arbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] Unicaen. 2019, 28p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2018, 122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des productions de céramiques de raffinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes; SRA Normandie. 2018, pp.243-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 3 : Le mobilier : production et consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 93 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des productions de céramiques de raffinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes; SRA Normandie. 2017, pp.201-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2016, 154 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation par ICP-AES des céramiques mises au jour Place de la Libération à Troyes (Aube) – étude céramologique F. Ravoire, rapport d’analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de la production céramique du four de Dammartin-en-Goële, rue de l’hôtel Dieu (resp. N. Paccard, étude céramologique C. Claude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 3 : Le mobilier : production et consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2016, pp.100-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, 129 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation géochimique des productions de céramiques de raffinage dans Pauly S. (coord.), Les céramiques de raffinage dans les ports atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Birée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, pp.135-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 2 : la matière première et la production des céramiques en Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Birée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, pp.12-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation par ICP-AES d’échantillons de parois de cuve et de cheminée de plusieurs bas-fourneaux provenant de sites sur le tracé de la LGV 17 (Secteur 17, sites paléo métallurgiques DB 18 0634 09 et DB 18 0634 25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -303,383 +2787,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de productions de figurines en terre cuite antiques par p-XRF/LIBS : une complémentarité des techniques pour discriminer les ateliers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Salvaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV colloque d'Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une production régionale ? Les céramiques à fond marqué du site Piatnitski à Staraya Russa (région de Novgorod - Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Musin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plokhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toropov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires contribuant à l’Archéologie), du 27 au 30 avril 2015, Besançon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'inhumation privilégié pérenne : le chevet des églises de Thaon (Calvados) du VIIe au XIe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté des vivants, compagnie des morts. 35e Journées internationales d'archéologie mérovingienne de l'AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -689,539 +3173,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les argiles utilisées au Moyen Âge et à l’époque moderne par l’industrie tuilière de Barbery (Calvados).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.49-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.11589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le stock de métal monnayé au IVe siècle. Analyses par spectrométrie de fluorescence X portable de nummi provenant du trésor de Saint-Germain-de-Varreville (Manche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.45-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.5826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and rich-phase composition on the performance of a commercial NOx-Storage-Reduction material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Daturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'inhumation pérenne : le chevet des église de Thaon (Calbvados) du VIIe au XIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de la Vieille Église de Thaon - Bulletin de l'Association des Amis de la Vieille Église de Thaon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nouvelles de la vieille église de Thaon, Les 20 ans de l'AVET, 14, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1231,2855 +3715,652 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des analyses géochimiques et géomécaniques dans l'identification de la matière première argileuse utilisée par les tuiliers de Barbery (Calvados) au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDYTEM et le consortium Patrimalp, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production céramique en Normandie occidentale : une terra incognita ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAR West, La Normandie antique et les marges nord-ouest de l’empire romain (Ier s. avant J .C. / Vie s. après J.C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02139423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation diagnostique et hiérarchisation des examens complémentaires à partir d’un cas médiéval de syndrome dysmorphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurations en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GPLF - ICMCB; William, Berthon; Antony, Colombo; Hélène, Coqueugniot; Olivier, Dutour; Charlotte, Rittemard, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146252v1</w:t>
-              </w:r>
-[...2201 lines deleted...]
-                <w:t xml:space="preserve">hal-02139484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de potiers Saint-Jacques à Lisieux (Calvados, Normandie) : nouvelles données sur la production et le choix des matières premières argileuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Bavay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECAG, pp.331-354, 2019, Actes du colloque de Bavay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'inhumation privilégié pérenne: le chevet des églises de Thaon (Calvados) du VIIe au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy, Inés; Verslype, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté des vivants, compagnie des morts : actes des 35e Journées de l'Association française d'archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saint-Germain-en-Laye : Association française d'archéologie mérovingienne, pp.217-224, 2017, Mémoires de l'Association française d'archéologie mérovingienne, 33, 979-10-90282-00-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4089,161 +4370,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo-chronologie de la céramique médiévale dans l’espace bas-normand du Xe au XVIe siècle. Production, diffusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4390,51 +4671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Salvaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Musin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plokhov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toropov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeandel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.08.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436264v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586536v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;ghin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Otu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Salvaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Musin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plokhov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toropov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeandel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.08.033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>