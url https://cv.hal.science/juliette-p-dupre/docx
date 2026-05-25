--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -161,276 +161,276 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche TeR A POTS</w:t>
+                <w:t xml:space="preserve">Analyse des pâtes des faïences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaiana Vincent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">DRAC - SRA Hauts-de-France. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen Normandie. 2025, pp.301-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586536v1</w:t>
+                <w:t xml:space="preserve">hal-05587234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pâtes des faïences</w:t>
+                <w:t xml:space="preserve">Projet collectif de recherche TeR A POTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Caen Normandie. 2025, pp.301-315</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC - SRA Hauts-de-France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587234v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’un lot de céramiques du site Ife-Sungbo – Nigéria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Otu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Normandie. 2025, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -448,77 +448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’archéométrie 2020-2021, dans Pauly S. (Coord.) PCR &amp;quot;Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique du XVIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2021, pp.425-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -530,1406 +530,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pauly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Abel</w:t>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+                <w:t xml:space="preserve">Bruno Fajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2020, 311p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202603v1</w:t>
+                <w:t xml:space="preserve">hal-03223401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2019</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03223401v1</w:t>
+                <w:t xml:space="preserve">hal-03202603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude archéométrique pour l’atelier 3 du PCR Arbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Interne] Unicaen. 2019, 28p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535707v1</w:t>
+                <w:t xml:space="preserve">hal-02448365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude archéométrique pour l’atelier 3 du PCR Arbano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dupré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02448365v1</w:t>
+                <w:t xml:space="preserve">hal-02535707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2018</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2018, 122 p</w:t>
+                <w:t xml:space="preserve">Caractérisation des productions de céramiques de raffinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes; SRA Normandie. 2018, pp.243-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436243v1</w:t>
+                <w:t xml:space="preserve">hal-02437680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des productions de céramiques de raffinage</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes; SRA Normandie. 2018, pp.243-248</w:t>
+                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2018, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437680v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 3 : Le mobilier : production et consommation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Savary</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 93 p</w:t>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436248v1</w:t>
+                <w:t xml:space="preserve">hal-02436238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Atelier 3 : Le mobilier : production et consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535749v1</w:t>
+                <w:t xml:space="preserve">hal-02436248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des productions de céramiques de raffinage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes; SRA Normandie. 2017, pp.201-233</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2017, 364 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437677v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des productions de céramiques de raffinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes; SRA Normandie. 2017, pp.201-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02436238v1</w:t>
+                <w:t xml:space="preserve">hal-02437677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2016</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2016, 154 p</w:t>
+                <w:t xml:space="preserve">Caractérisation par ICP-AES des céramiques mises au jour Place de la Libération à Troyes (Aube) – étude céramologique F. Ravoire, rapport d’analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436237v1</w:t>
+                <w:t xml:space="preserve">hal-02436264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par ICP-AES des céramiques mises au jour Place de la Libération à Troyes (Aube) – étude céramologique F. Ravoire, rapport d’analyses</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM. 2016</w:t>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2016, 154 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436264v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la production céramique du four de Dammartin-en-Goële, rue de l’hôtel Dieu (resp. N. Paccard, étude céramologique C. Claude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1951,90 +1951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 3 : Le mobilier : production et consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2063,336 +2063,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2015</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Le Maho</w:t>
+                <w:t xml:space="preserve">Caractérisation géochimique des productions de céramiques de raffinage dans Pauly S. (coord.), Les céramiques de raffinage dans les ports atlantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Léon</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, 129 p</w:t>
+                <w:t xml:space="preserve">Laétitia Birée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, pp.135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436225v1</w:t>
+                <w:t xml:space="preserve">hal-02436213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géochimique des productions de céramiques de raffinage dans Pauly S. (coord.), Les céramiques de raffinage dans les ports atlantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laétitia Birée</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, pp.135-160</w:t>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436213v1</w:t>
+                <w:t xml:space="preserve">hal-02436225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 2 : la matière première et la production des céramiques en Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laétitia Birée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, pp.12-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2418,64 +2418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par ICP-AES d’échantillons de parois de cuve et de cheminée de plusieurs bas-fourneaux provenant de sites sur le tracé de la LGV 17 (Secteur 17, sites paléo métallurgiques DB 18 0634 09 et DB 18 0634 25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Craham. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2536,64 +2536,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2651,103 +2651,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2801,77 +2801,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de productions de figurines en terre cuite antiques par p-XRF/LIBS : une complémentarité des techniques pour discriminer les ateliers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2974,51 +2974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Toropov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires contribuant à l’Archéologie), du 27 au 30 avril 2015, Besançon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'inhumation privilégié pérenne : le chevet des églises de Thaon (Calvados) du VIIe au XIe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,103 +3187,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les argiles utilisées au Moyen Âge et à l’époque moderne par l’industrie tuilière de Barbery (Calvados).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.49-77. </w:t>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3455,51 +3455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and rich-phase composition on the performance of a commercial NOx-Storage-Reduction material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3602,51 +3602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'inhumation pérenne : le chevet des église de Thaon (Calbvados) du VIIe au XIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,103 +3729,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des analyses géochimiques et géomécaniques dans l'identification de la matière première argileuse utilisée par les tuiliers de Barbery (Calvados) au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDYTEM et le consortium Patrimalp, May 2022, Chambéry, France</w:t>
@@ -3854,103 +3854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production céramique en Normandie occidentale : une terra incognita ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAR West, La Normandie antique et les marges nord-ouest de l’empire romain (Ier s. avant J .C. / Vie s. après J.C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Caen, France</w:t>
@@ -4018,51 +4018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurations en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GPLF - ICMCB; William, Berthon; Antony, Colombo; Hélène, Coqueugniot; Olivier, Dutour; Charlotte, Rittemard, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4119,103 +4119,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de potiers Saint-Jacques à Lisieux (Calvados, Normandie) : nouvelles données sur la production et le choix des matières premières argileuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de Bavay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECAG, pp.331-354, 2019, Actes du colloque de Bavay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4253,51 +4253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'inhumation privilégié pérenne: le chevet des églises de Thaon (Calvados) du VIIe au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,103 +4384,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo-chronologie de la céramique médiévale dans l’espace bas-normand du Xe au XVIe siècle. Production, diffusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4671,51 +4671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586536v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;ghin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Otu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Salvaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Musin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plokhov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toropov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeandel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.08.033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587234v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;ghin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Otu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02437677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Salvaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Musin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plokhov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toropov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jeandel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.08.033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02388804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>