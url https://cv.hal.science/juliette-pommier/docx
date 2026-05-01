--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -296,260 +296,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ecole kahnienne »</w:t>
+                <w:t xml:space="preserve">Ensap Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 203-204</w:t>
+              <w:t xml:space="preserve">, 2022, p. 300-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202828v1</w:t>
+                <w:t xml:space="preserve">hal-04202826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Communisme dans les écoles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 122-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensap Lille</w:t>
+                <w:t xml:space="preserve">« Ecole kahnienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture en ses écoles, une encyclopédie de l’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 300-304</w:t>
+              <w:t xml:space="preserve">, 2022, p. 203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202826v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -634,191 +634,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrains d'étude: typologie des sites</w:t>
+                <w:t xml:space="preserve">Une formation à l'interface entre enseignement et recherche dans le champ de l'architecture et de l'urbanisme, et les études aréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles d'Asie-Pacifique. Formation, recherche et coopération en architecture et urbanisme, 1981-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.258-379, 2024, 9789461617835</w:t>
+              <w:t xml:space="preserve">, Editions Snoeck, pp.13-23, 2024, 9789461617835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865852v1</w:t>
+                <w:t xml:space="preserve">hal-04865751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation à l'interface entre enseignement et recherche dans le champ de l'architecture et de l'urbanisme, et les études aréales</w:t>
+                <w:t xml:space="preserve">Terrains d'étude: typologie des sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles d'Asie-Pacifique. Formation, recherche et coopération en architecture et urbanisme, 1981-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Snoeck, pp.13-23, 2024, 9789461617835</w:t>
+              <w:t xml:space="preserve">, pp.258-379, 2024, 9789461617835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865751v1</w:t>
+                <w:t xml:space="preserve">hal-04865852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relevés de l'habitat et des modes d'habiter, révélateurs de spécificités culturelles</w:t>
               </w:r>
@@ -1747,1836 +1747,1836 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vientiane, Architectures d’une capitale : Traces, Formes, Structures, projets, Les Cahiers de l’IPRAUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Recherches, pp. 256-271, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métropoles d'Asie-Pacifique, Formation, Recherche, Coopération en architecture et urbanisme, 1981-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedelahore Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Snoeck, 2024, 9789461617835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Mirroring metropolises. Ile-de-France as new Ecoregion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Mazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Magliacani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions La Commune, 2023, 979-19-94148-13-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’architecture à la ville, Une anthologie des écrits de Bernard Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zeug, 2020, 9791095902171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'architecture en Île-de-France au XXe siècle : une histoire croisée, n°8 (ENSA Paris-Malaquais / Paris-Val de Seine / Paris-La Villette)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Liogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lecourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brucculeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSA Strasbourg. 8, pp. 72, 2020, HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle, Jean-François Briand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de l'architecture au prisme des échanges internationaux, n°4 (ENSA Nantes / Rennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSA Strasbourg, 4, pp. 64, 2018, HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle, Jean-François Briand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre histoire, Europan à 20 ans. Sociologie des architectes lauréats du concours Europan (1987-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archibooks, 2007, 9782915639575</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pédagogies de l’architecture, de la ville et du paysage : nouvelles donnes au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Decommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pédagogies de l’architecture, de la ville et du paysage au XXIe siècle : de l’interdisciplinarité aux nouvelles professionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1334w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation des logements d’Herman Hertzberger : de l’espace conçu à l’espace vécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.13734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une brève histoire de l’enseignement de l’architecture en France »</w:t>
+                <w:t xml:space="preserve">« La fondation de l’UP Lille et l’enseignement post-68 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'A. D'architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°295, pp. 55-56</w:t>
+              <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Carnet en ligne n°8, https://chmcc.hypotheses.org/11532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206343v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La fondation de l’UP Lille et l’enseignement post-68 »</w:t>
+                <w:t xml:space="preserve">« Une brève histoire de l’enseignement de l’architecture en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Carnet en ligne n°8, https://chmcc.hypotheses.org/11532</w:t>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°295, pp. 55-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206308v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les pédagogies de l’architecture urbaine. UP3/UP8, 1969-1984 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp. 56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Déjouer la gentrification, Détournement du processus de conception d’un habitat participatif à Roubaix »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Nadia Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téva Colonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lecordix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercice(s) d’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°7, pp. 65-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’école des Beaux-arts à la leçon de Louis I. Kahn : assimilations et détournements théoriques chez Bernard Huet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinarity. A Brief History of UP1 (1968-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OASE Tidschrift voor architectuur / Journal for Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Schools &amp; Teachers The Education of an Architect in Europe, 102, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Assimilation et transmission de la leçon de Kahn à UP8 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEnsA20 : histoire de l'enseignement de l'architecture au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cahier n°4, pp. 27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conceptualiser, de l’écrit à l’oral : Bernard Huet, théoricien, écrivain, orateur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n°14, pp. 167-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze ans de « petit séminaire ». Une analyse rétrospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patteeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26/27, pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crau.533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revue Melpomène (1958-1966) : l'architecture chez les étudiants des Beaux-Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (2), pp.157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sr.030.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075511v1</w:t>
-              </w:r>
-[...732 lines deleted...]
-                <w:t xml:space="preserve">hal-05389015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3922,51 +3922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202828v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pouvreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tardivon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03674093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/98-modeles-de-formation-et-architecture-dans-l-enseignement-superieur-9782917645611.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hertenberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13734" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206343v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Correia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nadia Chenafi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;va Colonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecordix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203612v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1753" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patteeuw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.533" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.030.0157" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedelahore Christian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Mazzoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Magliacani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liogier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dautel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Avila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13357" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s &#193;vila G&#243;mez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Carolina Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.apu31-2.ormp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389030v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pouvreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865751v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tardivon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Huet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03674093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raisonetpassions.fr/notre-catalogue/98-modeles-de-formation-et-architecture-dans-l-enseignement-superieur-9782917645611.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hertenberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedelahore Christian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Mazzoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Magliacani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Liogier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brucculeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dautel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bienvenu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Popescu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Avila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Violeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13357" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.13734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Correia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nadia Chenafi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;va Colonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecordix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1753" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patteeuw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.533" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.030.0157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s &#193;vila G&#243;mez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Carolina Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.apu31-2.ormp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>