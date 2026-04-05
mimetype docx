--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -402,687 +402,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictions, alignements et engagement dans les dispositifs hybrides : Analyse croisée des perceptions et des pratiques enseignantes et étudiantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la dentelle pour la masse&amp;quot; ? Regards d’acteurs et enjeux méthodologiques autour de l’accompagnement à l’orientation en licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Les politiques publiques d’orientation : continuum bac-3/+3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service universitaire d’Orientation et d’Insertion professionnelle (SOIP) de l’Université de Lorraine, Mar 2026, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452897v1</w:t>
+                <w:t xml:space="preserve">hal-05557022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre prescription et réalité : quelles tensions dans l'implantation d'un dispositif d'accompagnement à l'orientation des étudiants en licence ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frictions, alignements et engagement dans les dispositifs hybrides : Analyse croisée des perceptions et des pratiques enseignantes et étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Noben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Béjune, Suisse</w:t>
+              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524517v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tensions repérées dans les visées d’efficacité de la PPEA : présupposés et enquête de réalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre prescription et réalité : quelles tensions dans l'implantation d'un dispositif d'accompagnement à l'orientation des étudiants en licence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international RUNES/AFIRSE 2026 : repenser le contrat scientifique en Éducation. Symposium "La philosophie pour enfants et adolescents (PPEA) : enjeux et tensions d’un domaine de recherche et de pratique face aux visées d’efficacité, de performance et de développement des compétences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Béjune, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523471v1</w:t>
+                <w:t xml:space="preserve">hal-05524517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes temporels dans l'implantation d'un dispositif d'accompagnement à l'orientation étudiante et dans son évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des tensions repérées dans les visées d’efficacité de la PPEA : présupposés et enquête de réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t>
+              <w:t xml:space="preserve">Congrès international RUNES/AFIRSE 2026 : repenser le contrat scientifique en Éducation. Symposium "La philosophie pour enfants et adolescents (PPEA) : enjeux et tensions d’un domaine de recherche et de pratique face aux visées d’efficacité, de performance et de développement des compétences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935735v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la mise en œuvre d’un dispositif d’accompagnement d’étudiants à l’orientation : le rôle de la temporalité étudiante</w:t>
+                <w:t xml:space="preserve">Paradoxes temporels dans l'implantation d'un dispositif d'accompagnement à l'orientation étudiante et dans son évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque de l’ADMEE-Europe "L'évaluation face au défi de la diversité et de l'inclusion : entre normes et différenciations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04436322v1</w:t>
+                <w:t xml:space="preserve">hal-04935735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche écologique de l’évaluation d’un dispositif d’accompagnement des étudiants de licence 1 à l’orientation</w:t>
+                <w:t xml:space="preserve">Évaluer la mise en œuvre d’un dispositif d’accompagnement d’étudiants à l’orientation : le rôle de la temporalité étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Apprendre et enseigner dans le supérieur », LISEC (laboratoire interuniversitaire des sciences de l'éducation et de la communication)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">35ème colloque de l’ADMEE-Europe "L'évaluation face au défi de la diversité et de l'inclusion : entre normes et différenciations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737210v1</w:t>
+                <w:t xml:space="preserve">hal-04436322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif et son milieu : quelle évaluation ?</w:t>
+                <w:t xml:space="preserve">Approche écologique de l’évaluation d’un dispositif d’accompagnement des étudiants de licence 1 à l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Apprendre et enseigner dans le supérieur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISEC, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Apprendre et enseigner dans le supérieur », LISEC (laboratoire interuniversitaire des sciences de l'éducation et de la communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070061v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la mise en œuvre d’un dispositif : Quelle influence du milieu ?</w:t>
+                <w:t xml:space="preserve">Le dispositif et son milieu : quelle évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du DIDACTIFEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’études « Apprendre et enseigner dans le supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISEC, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070060v1</w:t>
+                <w:t xml:space="preserve">hal-04070061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un dispositif d’accompagnement à l’orientation : perspective écologique et perceptions du dispositif</w:t>
               </w:r>
@@ -1131,496 +1131,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des étudiants dans un dispositif d’accompagnement à l’orientation</w:t>
+                <w:t xml:space="preserve">Évaluer la mise en œuvre d’un dispositif : Quelle influence du milieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’été ADMEE, Carrefour(s) de discussions des recherches doctorales en évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire du DIDACTIFEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473133v1</w:t>
+                <w:t xml:space="preserve">hal-04070060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un dispositif d’aide à la réussite : des implantations plurielles</w:t>
+                <w:t xml:space="preserve">Évolution des étudiants dans un dispositif d’accompagnement à l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire des projets "Nouveaux cursus à l'université"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, à distance, France</w:t>
+              <w:t xml:space="preserve">Université d’été ADMEE, Carrefour(s) de discussions des recherches doctorales en évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737214v1</w:t>
+                <w:t xml:space="preserve">hal-03473133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle évaluation pour un dispositif émergent d’accompagnement à l’orientation active des étudiants en licence ?</w:t>
+                <w:t xml:space="preserve">Evaluation d’un dispositif d’aide à la réussite : des implantations plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Webinaire des projets "Nouveaux cursus à l'université"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043011v1</w:t>
+                <w:t xml:space="preserve">hal-03737214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Mon Pass Pro à l’université Clermont-Auvergne : évaluation d’un dispositif émergent d’accompagnement à l'orientation active des étudiants durant la licence</w:t>
+                <w:t xml:space="preserve">Quelle évaluation pour un dispositif émergent d’accompagnement à l’orientation active des étudiants en licence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 ème colloque international de l'ADMEE Europe -Dispositifs et méthodologies émergents en évaluation</w:t>
+              <w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037910v1</w:t>
+                <w:t xml:space="preserve">hal-03043011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet Mon Pass Pro à l’université Clermont-Auvergne : évaluation d’un dispositif émergent d’accompagnement à l'orientation active des étudiants durant la licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32 ème colloque international de l'ADMEE Europe -Dispositifs et méthodologies émergents en évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment accompagner les étudiants vers un projet de réorientation adapté sans contribuer à l’inégalité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egalisup : Égalité des chances ou égalité des réussites dans l'enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1630,100 +1699,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de l’implantation de l’accompagnement à l’orientation étudiante en première année de licence : Approche écologique de l’évaluation en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2025. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05306026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1733,415 +1802,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérives impactant la pérennisation de la philosophie pour enfants (P4C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12dei⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un dispositif d’accompagnement à l’orientation d’étudiants de licence : inscription, participation et apports perçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la réorientation en licence : une évaluation de l’implantation d’un dispositif d’aide à la réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.12942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2209,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0730EF6"/>
+    <w:nsid w:val="D8440CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2440,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4842-2774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935735v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05306026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4842-2774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05306026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12942" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>