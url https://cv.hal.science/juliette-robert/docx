--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -402,290 +402,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la dentelle pour la masse&amp;quot; ? Regards d’acteurs et enjeux méthodologiques autour de l’accompagnement à l’orientation en licence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frictions, alignements et engagement dans les dispositifs hybrides : Analyse croisée des perceptions et des pratiques enseignantes et étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Noben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les politiques publiques d’orientation : continuum bac-3/+3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service universitaire d’Orientation et d’Insertion professionnelle (SOIP) de l’Université de Lorraine, Mar 2026, Metz, France</w:t>
+              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557022v1</w:t>
+                <w:t xml:space="preserve">hal-05452897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictions, alignements et engagement dans les dispositifs hybrides : Analyse croisée des perceptions et des pratiques enseignantes et étudiantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre prescription et réalité : quelles tensions dans l'implantation d'un dispositif d'accompagnement à l'orientation des étudiants en licence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Béjune, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452897v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre prescription et réalité : quelles tensions dans l'implantation d'un dispositif d'accompagnement à l'orientation des étudiants en licence ?</w:t>
+                <w:t xml:space="preserve">Faire de la dentelle pour la masse&amp;quot; ? Regards d’acteurs et enjeux méthodologiques autour de l’accompagnement à l’orientation en licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Béjune, Suisse</w:t>
+              <w:t xml:space="preserve">Les politiques publiques d’orientation : continuum bac-3/+3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service universitaire d’Orientation et d’Insertion professionnelle (SOIP) de l’Université de Lorraine, Mar 2026, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524517v1</w:t>
+                <w:t xml:space="preserve">hal-05557022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des tensions repérées dans les visées d’efficacité de la PPEA : présupposés et enquête de réalité</w:t>
               </w:r>
@@ -1390,240 +1390,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle évaluation pour un dispositif émergent d’accompagnement à l’orientation active des étudiants en licence ?</w:t>
+                <w:t xml:space="preserve">Projet Mon Pass Pro à l’université Clermont-Auvergne : évaluation d’un dispositif émergent d’accompagnement à l'orientation active des étudiants durant la licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t>
+              <w:t xml:space="preserve">32 ème colloque international de l'ADMEE Europe -Dispositifs et méthodologies émergents en évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043011v1</w:t>
+                <w:t xml:space="preserve">hal-03037910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Mon Pass Pro à l’université Clermont-Auvergne : évaluation d’un dispositif émergent d’accompagnement à l'orientation active des étudiants durant la licence</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Comment accompagner les étudiants vers un projet de réorientation adapté sans contribuer à l’inégalité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1645,51 +1550,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egalisup : Égalité des chances ou égalité des réussites dans l'enseignement supérieur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1699,100 +1604,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de l’implantation de l’accompagnement à l’orientation étudiante en première année de licence : Approche écologique de l’évaluation en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05306026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1802,51 +1707,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérives impactant la pérennisation de la philosophie pour enfants (P4C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1878,339 +1783,339 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12dei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un dispositif d’accompagnement à l’orientation d’étudiants de licence : inscription, participation et apports perçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la réorientation en licence : une évaluation de l’implantation d’un dispositif d’aide à la réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.12942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2278,51 +2183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8440CFF"/>
+    <w:nsid w:val="DA721D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2509,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4842-2774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05306026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12942" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4842-2774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05306026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>