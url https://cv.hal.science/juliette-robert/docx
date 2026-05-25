--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -160,670 +160,670 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
+                <w:t xml:space="preserve">Frictions, alignements et engagement dans les dispositifs hybrides : Analyse croisée des perceptions et des pratiques enseignantes et étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natasha Noben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pironom</w:t>
+                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathia Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452893v1</w:t>
+                <w:t xml:space="preserve">hal-05452897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium projet ANR-FNR HyPES : &amp;quot;Les dispositifs hybrides dans l’enseignement supérieur : vers un modèle développemental évolutif (projet HyPES)</w:t>
+                <w:t xml:space="preserve">Entre prescription et réalité : quelles tensions dans l'implantation d'un dispositif d'accompagnement à l'orientation des étudiants en licence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Béjune, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452891v1</w:t>
+                <w:t xml:space="preserve">hal-05524517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictions, alignements et engagement dans les dispositifs hybrides : Analyse croisée des perceptions et des pratiques enseignantes et étudiantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faire de la dentelle pour la masse&amp;quot; ? Regards d’acteurs et enjeux méthodologiques autour de l’accompagnement à l’orientation en licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Les politiques publiques d’orientation : continuum bac-3/+3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service universitaire d’Orientation et d’Insertion professionnelle (SOIP) de l’Université de Lorraine, Mar 2026, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452897v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre prescription et réalité : quelles tensions dans l'implantation d'un dispositif d'accompagnement à l'orientation des étudiants en licence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Symposium projet ANR-FNR HyPES : &amp;quot;Les dispositifs hybrides dans l’enseignement supérieur : vers un modèle développemental évolutif (projet HyPES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Noben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre à (s)'évaluer : quels paradigmes et quels leviers pour soutenir la formation dans une perspective de professionnalisation des métiers ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement des Méthodologies d’Évaluation en Éducation (ADMEE-Europe), Jan 2026, Béjune, Suisse</w:t>
+              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524517v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la dentelle pour la masse&amp;quot; ? Regards d’acteurs et enjeux méthodologiques autour de l’accompagnement à l’orientation en licence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Des tensions repérées dans les visées d’efficacité de la PPEA : présupposés et enquête de réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les politiques publiques d’orientation : continuum bac-3/+3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Service universitaire d’Orientation et d’Insertion professionnelle (SOIP) de l’Université de Lorraine, Mar 2026, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès international RUNES/AFIRSE 2026 : repenser le contrat scientifique en Éducation. Symposium "La philosophie pour enfants et adolescents (PPEA) : enjeux et tensions d’un domaine de recherche et de pratique face aux visées d’efficacité, de performance et de développement des compétences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557022v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tensions repérées dans les visées d’efficacité de la PPEA : présupposés et enquête de réalité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Noben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international RUNES/AFIRSE 2026 : repenser le contrat scientifique en Éducation. Symposium "La philosophie pour enfants et adolescents (PPEA) : enjeux et tensions d’un domaine de recherche et de pratique face aux visées d’efficacité, de performance et de développement des compétences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523471v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxes temporels dans l'implantation d'un dispositif d'accompagnement à l'orientation étudiante et dans son évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Luxembourg, Jan 2025, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -848,51 +848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la mise en œuvre d’un dispositif d’accompagnement d’étudiants à l’orientation : le rôle de la temporalité étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème colloque de l’ADMEE-Europe "L'évaluation face au défi de la diversité et de l'inclusion : entre normes et différenciations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -911,372 +911,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche écologique de l’évaluation d’un dispositif d’accompagnement des étudiants de licence 1 à l’orientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le dispositif et son milieu : quelle évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Apprendre et enseigner dans le supérieur », LISEC (laboratoire interuniversitaire des sciences de l'éducation et de la communication)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Apprendre et enseigner dans le supérieur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISEC, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737210v1</w:t>
+                <w:t xml:space="preserve">hal-04070061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif et son milieu : quelle évaluation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Approche écologique de l’évaluation d’un dispositif d’accompagnement des étudiants de licence 1 à l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Apprendre et enseigner dans le supérieur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISEC, Nov 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Apprendre et enseigner dans le supérieur », LISEC (laboratoire interuniversitaire des sciences de l'éducation et de la communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070061v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un dispositif d’accompagnement à l’orientation : perspective écologique et perceptions du dispositif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évaluer la mise en œuvre d’un dispositif : Quelle influence du milieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque international de l'ADMEE Europe "Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe-à-Pitre, France. pp.415-423</w:t>
+              <w:t xml:space="preserve">Séminaire du DIDACTIFEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793662v1</w:t>
+                <w:t xml:space="preserve">hal-04070060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la mise en œuvre d’un dispositif : Quelle influence du milieu ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’un dispositif d’accompagnement à l’orientation : perspective écologique et perceptions du dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du DIDACTIFEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">33ème colloque international de l'ADMEE Europe "Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe-à-Pitre, France. pp.415-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070060v1</w:t>
+                <w:t xml:space="preserve">hal-03793662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des étudiants dans un dispositif d’accompagnement à l’orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été ADMEE, Carrefour(s) de discussions des recherches doctorales en évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1301,77 +1301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’un dispositif d’aide à la réussite : des implantations plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire des projets "Nouveaux cursus à l'université"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1390,217 +1390,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Mon Pass Pro à l’université Clermont-Auvergne : évaluation d’un dispositif émergent d’accompagnement à l'orientation active des étudiants durant la licence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comment accompagner les étudiants vers un projet de réorientation adapté sans contribuer à l’inégalité sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 ème colloque international de l'ADMEE Europe -Dispositifs et méthodologies émergents en évaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Egalisup : Égalité des chances ou égalité des réussites dans l'enseignement supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037910v1</w:t>
+                <w:t xml:space="preserve">hal-03043034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment accompagner les étudiants vers un projet de réorientation adapté sans contribuer à l’inégalité sociale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Projet Mon Pass Pro à l’université Clermont-Auvergne : évaluation d’un dispositif émergent d’accompagnement à l'orientation active des étudiants durant la licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egalisup : Égalité des chances ou égalité des réussites dans l'enseignement supérieur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">32 ème colloque international de l'ADMEE Europe -Dispositifs et méthodologies émergents en évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043034v1</w:t>
+                <w:t xml:space="preserve">hal-03037910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1618,51 +1618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de l’implantation de l’accompagnement à l’orientation étudiante en première année de licence : Approche écologique de l’évaluation en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Clermont Auvergne (UCA), Clermont-Ferrand, FRA., 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1721,90 +1721,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérives impactant la pérennisation de la philosophie pour enfants (P4C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’un dispositif d’accompagnement à l’orientation d’étudiants de licence : inscription, participation et apports perçus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensées vives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1989,77 +1989,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la réorientation en licence : une évaluation de l’implantation d’un dispositif d’aide à la réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2183,51 +2183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA721D6E"/>
+    <w:nsid w:val="412179BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2414,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4842-2774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05306026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4842-2774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524517v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05523471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935735v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03043034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05306026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04982776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.12942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>