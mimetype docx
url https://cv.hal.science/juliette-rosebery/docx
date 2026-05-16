--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -374,1259 +374,1259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
+                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghua Shen</w:t>
+                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel van Klink</w:t>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Sagouis</w:t>
+                <w:t xml:space="preserve">Sophia I Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle K Petsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586561v1</w:t>
+                <w:t xml:space="preserve">hal-04788152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Heinry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Passy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saúl Blanco</w:t>
+                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571166v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Heinry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
+                <w:t xml:space="preserve">Sophia Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (3), pp.337-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681621v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Danielle K Petsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia I Passy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saúl Blanco</w:t>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
+              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788152v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
+                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+                <w:t xml:space="preserve">Lucie Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.43-47. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645150v1</w:t>
+                <w:t xml:space="preserve">hal-04213772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European river typologies fail to capture diatom, fish, and macrophyte community composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Jupke</w:t>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Birk</w:t>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolos Apostolou</w:t>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jukka Aroviita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annette Baattrup-Pedersen</w:t>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165081⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375354v1</w:t>
+                <w:t xml:space="preserve">hal-04645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophia Passy</w:t>
+                <w:t xml:space="preserve">European river typologies fail to capture diatom, fish, and macrophyte community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jupke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mruzek</w:t>
+                <w:t xml:space="preserve">Sebastian Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Budnick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Apostolos Apostolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jukka Aroviita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Baattrup-Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 896, pp.165081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027209v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mruzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), pp.e3917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04208870v2</w:t>
+                <w:t xml:space="preserve">hal-04027209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Maubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213772v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream diatom biodiversity in islands and continents—A global perspective on effects of area, isolation and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (12), pp.2156-2168. </w:t>
@@ -1863,77 +1863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1978,157 +1978,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Exposure Regulates Water Oxygenation in Densely Vegetated Shallow Lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">Lucas Mignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.13. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10071269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346660v1</w:t>
+                <w:t xml:space="preserve">hal-03290177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t>
               </w:r>
@@ -2242,161 +2246,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind Exposure Regulates Water Oxygenation in Densely Vegetated Shallow Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mignien</w:t>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wach</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10071269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290177v1</w:t>
+                <w:t xml:space="preserve">hal-03346660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diatomées au service du diagnostic de la qualité des eaux</w:t>
               </w:r>
@@ -2462,1108 +2462,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wim Vyverman</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (10), pp.2031-2040. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.105659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911581v1</w:t>
+                <w:t xml:space="preserve">hal-02609818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Derot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">William R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Wim Vyverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, pp.105659. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (10), pp.2031-2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609818v1</w:t>
+                <w:t xml:space="preserve">hal-02911581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The three Rs of river ecosystem resilience: Resources, Recruitment and Refugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Budnick</w:t>
+                <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. I. Passy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">J.D. Tonkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609197v1</w:t>
+                <w:t xml:space="preserve">hal-02609260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a new autoecological trait matrix for French stream benthic diatoms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.03.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.734-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609271v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolome response to anthropogenic contamination on microalgae: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Gauthier</w:t>
+                <w:t xml:space="preserve">Defining a new autoecological trait matrix for French stream benthic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1628-9⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.650-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.03.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610006v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Metabolome response to anthropogenic contamination on microalgae: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1628-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02609921v1</w:t>
+                <w:t xml:space="preserve">hal-02610006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability of misclassifying river ecological status: A large-scale approach to assign uncertainty in macrophyte and diatom-based biomonitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Dagens</w:t>
+                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Feret</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 101, pp.285-295. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.346-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608406v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three Rs of river ecosystem resilience: Resources, Recruitment and Refugia</w:t>
+                <w:t xml:space="preserve">Probability of misclassifying river ecological status: A large-scale approach to assign uncertainty in macrophyte and diatom-based biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. van Looy</w:t>
+                <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Tonkin</w:t>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Floury</w:t>
+                <w:t xml:space="preserve">N. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leigh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+                <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (2), pp.107-120. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.285-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.3396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609260v1</w:t>
+                <w:t xml:space="preserve">hal-02608406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,676 +3621,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
+                <w:t xml:space="preserve">Biodiversity and ecology of epilithic diatoms in the Agnéby River, Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Massiot Granier</w:t>
+                <w:t xml:space="preserve">B.R.D. Aboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Abdoulaye Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Almeida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.P. Kouamelan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (2), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/16085914.2018.1470083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607496v1</w:t>
+                <w:t xml:space="preserve">hal-02607630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographical Patterns of Species Richness and Abundance Distribution in Stream Diatoms Are Driven by Climate and Water Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massiot Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.I. Passy</w:t>
+                <w:t xml:space="preserve">P.R. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Larson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Budnick</w:t>
+                <w:t xml:space="preserve">Miran Aprahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Heino</w:t>
+                <w:t xml:space="preserve">M. Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 192 (5), pp.605-617. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.615-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/699830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958855v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeographical Patterns of Species Richness and Abundance Distribution in Stream Diatoms Are Driven by Climate and Water Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Buquet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">S.I. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01781⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192 (5), pp.605-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/699830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104896v1</w:t>
+                <w:t xml:space="preserve">hal-01958855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta diversity of diatom species and ecological guilds: Response to environmental and spatial mechanisms along the stream watercourse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12980⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1781), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606590v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and ecology of epilithic diatoms in the Agnéby River, Ivory Coast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.R.D. Aboua</w:t>
+                <w:t xml:space="preserve">Beta diversity of diatom species and ecological guilds: Response to environmental and spatial mechanisms along the stream watercourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.P. Kouamelan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (2), pp.131-140. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (1), pp.62-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/16085914.2018.1470083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607630v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing anthropogenic pressures on streams: A random forest approach based on benthic diatom communities</w:t>
               </w:r>
@@ -4435,51 +4435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom Cooccurrence Shows Less Segregation than Predicted from Niche Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,64 +4539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and drivers of species and trait composition in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4779,692 +4779,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planothidium comperei sp. nov. (Bacillariophyta), a new diatom species from Ivory Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do spatial patterns of benthic diatom assemblages vary across regions and years?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.R. Guessan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Ferreol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2014.981⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.402-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/675726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600340v1</w:t>
+                <w:t xml:space="preserve">hal-02599941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Least Disturbed Condition for European Mediterranean rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.T. Ferreira</w:t>
+                <w:t xml:space="preserve">Comparing aspirations: intercalibration of ecological status concepts across European lakes for littoral diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Urbanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Acs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Bennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.056⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 734, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-014-1874-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599217v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quality assessment of rivers using diatom metrics across Mediterranean Europe: A methods intercalibration exercise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Elias</w:t>
+                <w:t xml:space="preserve">Planothidium comperei sp. nov. (Bacillariophyta), a new diatom species from Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Puccinelli</w:t>
+                <w:t xml:space="preserve">C.E. Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.144⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (3), pp.455-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2014.981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02599216v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing aspirations: intercalibration of ecological status concepts across European lakes for littoral diatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+                <w:t xml:space="preserve">Water quality assessment of rivers using diatom metrics across Mediterranean Europe: A methods intercalibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tornes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-014-1874-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 476-477, pp.768-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573919v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do spatial patterns of benthic diatom assemblages vary across regions and years?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+                <w:t xml:space="preserve">Least Disturbed Condition for European Mediterranean rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Feio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F.P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferreol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.T. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33, pp.402-416. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 476-477, pp.745-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/675726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599941v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">diatSOM: a R-package for diatom biotypology using selforganizing maps</w:t>
               </w:r>
@@ -5783,64 +5783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.1655-1663. </w:t>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gomez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F.P. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6231,51 +6231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits biologiques et écologiques, intérêt et perspectives pour la bio-indication des pollutions toxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6329,376 +6329,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classification des taxons de l'Indice Biologique Diatomées (IBD, norme AFNOR NF T90-354, décembre 2007)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of national approaches to setting ecological status boundaries in phytobenthos assessment for the European Water Framework Directive: results of an intercalibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Monnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">C. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diatomania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 621 (1), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-008-9641-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595842v1</w:t>
+                <w:t xml:space="preserve">hal-02591590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of the Biological Index (BDI): description and efficiency of the new version (BDI-2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (4), pp.621-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of national approaches to setting ecological status boundaries in phytobenthos assessment for the European Water Framework Directive: results of an intercalibration exercise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Une classification des taxons de l'Indice Biologique Diatomées (IBD, norme AFNOR NF T90-354, décembre 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diatomania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.17-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-008-9641-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02591590v1</w:t>
+                <w:t xml:space="preserve">hal-02595842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the ecological status of rivers using an index of ecological distance: an application to diatom communities</w:t>
               </w:r>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.285-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6794,307 +6794,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting diatom reference communities at the french hydrosystem scale: a first step towards the definition of the good ecological status</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic diatoms in western european streams with altitudes above 800 m: characterisation of the main assemblages and correspondence with ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Wasson</w:t>
+                <w:t xml:space="preserve">J. Goma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">J. Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cantonati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 203 (1-2), pp.99-108</w:t>
+              <w:t xml:space="preserve">Diatom Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (1), pp.147-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588580v1</w:t>
+                <w:t xml:space="preserve">hal-02601550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatoms in western european streams with altitudes above 800 m: characterisation of the main assemblages and correspondence with ecoregions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Predicting diatom reference communities at the french hydrosystem scale: a first step towards the definition of the good ecological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Cantonati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diatom Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22 (1), pp.147-188</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 203 (1-2), pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601550v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a self-organizing map to select representative species in multivariate analysis: A case study determining diatom distribution patterns across France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7102,51 +7102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (3), pp.247-257</w:t>
@@ -7188,90 +7188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of diatom communities and the influence of hydro-ecoregions: A study on the French hydrosystem scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.3177-3188. </w:t>
@@ -7334,77 +7334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large-scale stream benthic diatom database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gosselain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Campeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7472,77 +7472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 159 (3), pp.409-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7559,812 +7559,812 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de vulgarisation « A la rencontre des diatomées : comment évaluer la qualité de l’eau ? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Camoin</w:t>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Herschel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albin Meyer</w:t>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villefourceix-Gimenez</w:t>
+                <w:t xml:space="preserve">M. Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">RRI Tackling global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252357v1</w:t>
+                <w:t xml:space="preserve">hal-05602121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de qualité écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier de vulgarisation « A la rencontre des diatomées : comment évaluer la qualité de l’eau ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Herschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villefourceix-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national du Pôle R&amp;D ECLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle ECLA, Dec 2024, Aix-En-Provence, France</w:t>
+              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840122v1</w:t>
+                <w:t xml:space="preserve">hal-05252357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de qualité écologique des plans d'eau basée sur les communautés de diatomées benthiques.</w:t>
+                <w:t xml:space="preserve">Évaluation de qualité écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Pôle ECLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle ECLA, Jun 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire national du Pôle R&amp;D ECLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle ECLA, Dec 2024, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151024v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle potentiel des macrophytes aquatiques dans la régulation des blooms de cyanobactéries : Approche Allélopathique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+                <w:t xml:space="preserve">Evaluation de qualité écologique des plans d'eau basée sur les communautés de diatomées benthiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GIS Cyanobactéries 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Pôle ECLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle ECLA, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799997v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Janne Soininen</w:t>
+                <w:t xml:space="preserve">Rôle potentiel des macrophytes aquatiques dans la régulation des blooms de cyanobactéries : Approche Allélopathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque GIS Cyanobactéries 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331342v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La courbe aire-espèces des diatomées benthiques – comparaison entre les régions continentales et insulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8372,8343 +8372,8360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350972v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Spatial Variation to Ecological Risk Assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oscar Belmar</w:t>
+                <w:t xml:space="preserve">La courbe aire-espèces des diatomées benthiques – comparaison entre les régions continentales et insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Fresh Blood for Freshwater Conference (FBFW7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140660v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+                <w:t xml:space="preserve">Introducing Spatial Variation to Ecological Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan F. Jupke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Karina Paula Battes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Barquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Belmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">7th Fresh Blood for Freshwater Conference (FBFW7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136746v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350987v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un nouveau référentiel autoécologique des diatomées de France : Etude de pistes de métriques de diagnostic nutriments en cours d'eau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail National DCE-Eaux de surface continentales (GT DCE-ESC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris-la Défense, France. pp.35</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609848v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609841v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation écologique des plans d'eau basés sur les communautés de diatomées benthiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+                <w:t xml:space="preserve">Utilisation d'un nouveau référentiel autoécologique des diatomées de France au service de la création de métriques d'évaluation et de diagnostic d'état trophique des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.29-29</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609843v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Création d'un nouveau référentiel autoécologique des diatomées de France : Etude de pistes de métriques de diagnostic nutriments en cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t>
+              <w:t xml:space="preserve">Groupe de Travail National DCE-Eaux de surface continentales (GT DCE-ESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris-la Défense, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609636v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Évaluation écologique des plans d'eau basés sur les communautés de diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
+              <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608381v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes méthodologiques et variabilité de mesure pour les diatomées en cours d'eau : Estimation et intégration dans le protocole d'évaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+                <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.20</w:t>
+              <w:t xml:space="preserve">SFE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607328v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Gery</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
+              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227699v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
+                <w:t xml:space="preserve">Incertitudes méthodologiques et variabilité de mesure pour les diatomées en cours d'eau : Estimation et intégration dans le protocole d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
+              <w:t xml:space="preserve">GT Diatomées DRIEE IDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227684v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608384v1</w:t>
+                <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th symposium for European freshwater science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.27</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606477v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan de campagne : Phytobenthos-Plans d'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
+              <w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606784v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.R. Budnick</w:t>
+                <w:t xml:space="preserve">Identification et quantification des sources d'incertitude dans les méthodes d'évaluation d'état écologique : le protocole diatomées en cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606785v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.R. Budnick</w:t>
+                <w:t xml:space="preserve">Assessing the ecological status of very large rivers in Europe: a French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2017, Olomouc, Czech Republic. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606786v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition nationale et intercalibration européenne d'un nouveau dispositif d'évaluation écologique des TGCE (Très Grands Cours d'Eau) de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carayon</w:t>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.-25</w:t>
+              <w:t xml:space="preserve">10th symposium for European freshwater science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606893v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic weeds as ecosystem engineers of shallow lakes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.17</w:t>
+              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606407v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et quantification des sources d'incertitude dans les méthodes d'évaluation d'état écologique : le protocole diatomées en cours d'eau</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, pp.18</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606902v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status of very large rivers in Europe: a French perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Proposition nationale et intercalibration européenne d'un nouveau dispositif d'évaluation écologique des TGCE (Très Grands Cours d'Eau) de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Jul 2017, Olomouc, Czech Republic. pp.15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606392v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'incertitude dans l'évaluation de l'état écologique des cours d'eau à partir du maillon diatomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Dagens</w:t>
+                <w:t xml:space="preserve">Aquatic weeds as ecosystem engineers of shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire National Incertitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.18</w:t>
+              <w:t xml:space="preserve">Functional Ecology and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606788v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des sources d'incertitudes dans les méthodes d'évaluation d'état écologique : le maillon Diatomées en cours d'eau et l'IBD2007</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'information et d'échanges du GNQE, DRIE Ile-de-France. Résultats des programmes incertitudes Diatomées et Macrophytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.20</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606990v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de campagne : Phytobenthos-Plans d'Eau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Prise en compte de l'incertitude dans l'évaluation de l'état écologique des cours d'eau à partir du maillon diatomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.23</w:t>
+              <w:t xml:space="preserve">Séminaire National Incertitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606787v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des sources d'incertitudes dans les méthodes d'évaluation d'état écologique : le maillon Diatomées en cours d'eau et l'IBD2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th Biofilm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.23</w:t>
+              <w:t xml:space="preserve">Réunion d'information et d'échanges du GNQE, DRIE Ile-de-France. Résultats des programmes incertitudes Diatomées et Macrophytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603402v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d’Evaluation d’Etat Ecologique (EEE) des TGCEau de France (Fiche ONEMA-Irstea N° 23 et Intercalibration UE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomées (IBD 2007) : variabilité inter-opérateur, variabilité inter-annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail national "Eaux de Surface continentales" du MEEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Défense, France. pp.26</w:t>
+              <w:t xml:space="preserve">Groupe de Travail national ONEMA-AQUAREF-partenaires fiches-actions du 06-07-2016 Incertitudes méthodes hydrobiologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605837v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un dispositif d’évaluation diatomique des TGCE de France (Fiche ONEMA-Irstea N° 23 et Intercalibration UE)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail national ONEMA - Partenaires fiches-actions "Evaluation TGCE-MEFM"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vincennes, France. pp.23</w:t>
+              <w:t xml:space="preserve">4 th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605835v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositif d’Evaluation d’Etat Ecologique (EEE) des TGCEau de France (Fiche ONEMA-Irstea N° 23 et Intercalibration UE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t>
+              <w:t xml:space="preserve">Groupe de Travail national "Eaux de Surface continentales" du MEEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Défense, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603372v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomées (IBD 2007) : variabilité inter-opérateur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'un dispositif d’évaluation diatomique des TGCE de France (Fiche ONEMA-Irstea N° 23 et Intercalibration UE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion d'échanges inter-partenaires des fiches-actions Aquaref B Incertitudes méthodes hydrobiologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.22</w:t>
+              <w:t xml:space="preserve">Groupe de Travail national ONEMA - Partenaires fiches-actions "Evaluation TGCE-MEFM"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vincennes, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605848v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et quantification des sources d’incertitudes dans les méthodes d’évaluation d’état écologique : protocoles Macrophytes et Diatomées en cours d’eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Guéguen</w:t>
+                <w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coquillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Dagens</w:t>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Feret</w:t>
+                <w:t xml:space="preserve">E. Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Loriot</w:t>
+                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TR BELCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint Nectaire, France. pp.20</w:t>
+              <w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605764v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des Très Grands Cours d'Eau de France : proposition de dispositif à stabiliser (13-06-2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomées (IBD 2007) : variabilité inter-opérateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail national "Evaluation Très Grands Cours d'Eau": Réunion-visioconférence Irstea-ONEMA-MEDDE "Ajustement du dispositif national"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Vincennes, France. pp.31</w:t>
+              <w:t xml:space="preserve">Réunion d'échanges inter-partenaires des fiches-actions Aquaref B Incertitudes méthodes hydrobiologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605836v1</w:t>
+                <w:t xml:space="preserve">hal-02605848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomées (IBD 2007) : variabilité inter-opérateur, variabilité inter-annuelle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification et quantification des sources d’incertitudes dans les méthodes d’évaluation d’état écologique : protocoles Macrophytes et Diatomées en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail national ONEMA-AQUAREF-partenaires fiches-actions du 06-07-2016 Incertitudes méthodes hydrobiologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.25</w:t>
+              <w:t xml:space="preserve">Séminaire TR BELCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Nectaire, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605864v1</w:t>
+                <w:t xml:space="preserve">hal-02605764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des Très Grands Cours d'Eau de France : proposition de dispositif à stabiliser (13-06-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t>
+              <w:t xml:space="preserve">Groupe de Travail national "Evaluation Très Grands Cours d'Eau": Réunion-visioconférence Irstea-ONEMA-MEDDE "Ajustement du dispositif national"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vincennes, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602532v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomée (IBD 2007) : variabilité inter-operateurs (analyses préliminaires)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
+              <w:t xml:space="preserve">Colloques ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601424v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using benthic diatom life-history traits to assess stream impairment risk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gautreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601471v1</w:t>
+                <w:t xml:space="preserve">hal-02601424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si tout n’était pas partout ? Assemblages spécifiques et fonctionnels des communautés de diatomées à une échelle globale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Using benthic diatom life-history traits to assess stream impairment risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602003v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Loriot</w:t>
+                <w:t xml:space="preserve">Les diatomées benthiques des cours d'eau Antillais : étude des assemblages typiques, de leurs espèces caractéristiques et de leurs préférences auto-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échange QUASARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t>
+              <w:t xml:space="preserve">34ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605012v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau d'incertitude associé à l'Indice Biologique Diatomée (IBD 2007) : variabilité inter-operateurs (analyses préliminaires)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+                <w:t xml:space="preserve">Et si tout n’était pas partout ? Assemblages spécifiques et fonctionnels des communautés de diatomées à une échelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.39</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602011v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+                <w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Pérès</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">Journée d’échange QUASARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600945v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau de Guyane : résultats préliminaires et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600923v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Lefrançois</w:t>
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600946v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600944v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600924v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions diatomées et microméiofaune benthique en cours d'eau contaminés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606880v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau de Guyane : résultats préliminaires et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600942v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions diatomées et microméiofaune benthique en cours d'eau contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t>
+              <w:t xml:space="preserve">33ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600937v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les microorganismes dans la trame verte et bleue : Perspectives avec les diatomées benthiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+                <w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Irstea Trame verte et bleue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Antony, France. pp.1</w:t>
+              <w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604887v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Pattern Trees to define diatom ecological preferenda: Case study of French rivers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.19</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599222v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+                <w:t xml:space="preserve">Les microorganismes dans la trame verte et bleue : Perspectives avec les diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t>
+              <w:t xml:space="preserve">Séminaire Irstea Trame verte et bleue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Antony, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601210v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore diatomique des Antilles françaises : Présentation des principaux éléments taxonomiques justifiant et participant à la conception d’un indice diatomique des Antilles françaises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Using Pattern Trees to define diatom ecological preferenda: Case study of French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naumoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t>
+              <w:t xml:space="preserve">19th biennial ISEM Conference - Ecological Modelling for Ecosystem Sustainability in the context of Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597583v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes auto-organisatrices de Kohonen appliquées à l'étude des communautés de micro-algues des cours d'eau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Guéguen</w:t>
+                <w:t xml:space="preserve">Les cartes auto-organisantes de Kohonen appliquées à l’étude des communautés de micro-algues des cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1 ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717538v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best available conditions within common Mediterranean stream types from 7 countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.T. Ferreira</w:t>
+                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congress of the Iberian Association of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597585v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Construction de la démarche biomathématique, résultats et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flore diatomique des Antilles françaises : Présentation des principaux éléments taxonomiques justifiant et participant à la conception d’un indice diatomique des Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.22</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597581v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration spatiale des assemblages de diatomées benthiques des rivières françaises</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Best available conditions within common Mediterranean stream types from 7 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Feio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.28</w:t>
+              <w:t xml:space="preserve">XVI Congress of the Iberian Association of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597654v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cartes auto-organisatrices de Kohonen appliquées à l'étude des communautés de micro-algues des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597580v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Construction de la démarche biomathématique, résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gassioles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597586v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structuration spatiale des assemblages de diatomées benthiques des rivières françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
+              <w:t xml:space="preserve">31ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597582v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes auto-organisantes de Kohonen appliquées à l’étude des communautés de micro-algues des cours d’eau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Antunes</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.43</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597653v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau français grâce au calcul d'une distance à la référence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bottin</w:t>
+                <w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595814v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en ½uvre de la bio-indication diatomique en cours d'eau avec l'IBD 2007 : pratique actuelle, questionnements, pistes d'amélioration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+                <w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Ferreol</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cemagref "Méthodes de Bio-indication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lyon, France. pp.38</w:t>
+              <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595816v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining diatoms, macrophytes, macroinvertebrates and fish to assess the effects of industrial wastes: When biology teaches more than chemical monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Mise en ½uvre de la bio-indication diatomique en cours d'eau avec l'IBD 2007 : pratique actuelle, questionnements, pistes d'amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Hupin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.16</w:t>
+              <w:t xml:space="preserve">Séminaire Cemagref "Méthodes de Bio-indication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lyon, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595196v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact d'herbicides sur le périphyton de la Leyre(Bassin d'Arcachon) par des tests d'inhibition de croissance à court terme sur des diatomées autochtones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Combining diatoms, macrophytes, macroinvertebrates and fish to assess the effects of industrial wastes: When biology teaches more than chemical monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t>
+              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595763v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication de l'état écologique des cours d'eau et des plans d'eau : les outils basés sur le phytobenthos (diatomées)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de l'état écologique des cours d'eau français grâce au calcul d'une distance à la référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sovan Lek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.17</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595262v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+                <w:t xml:space="preserve">Evaluation de l'impact d'herbicides sur le périphyton de la Leyre(Bassin d'Arcachon) par des tests d'inhibition de croissance à court terme sur des diatomées autochtones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pérès</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
+              <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595761v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la DCE en France métropolitaine à l'aide de l'IBD : pistes méthodologiques pour le développement d'indices diatomiques DOM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Bioindication de l'état écologique des cours d'eau et des plans d'eau : les outils basés sur le phytobenthos (diatomées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594406v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do co-occurrence patterns in freshwater diatom communities show biotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Diatom Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, St Paul, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C18 : Impact de la compétition sur les communautés de diatomées benthiques : les différentes espèces réagissent-elles de façon indépendante aux facteurs environnementaux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bottin</w:t>
+                <w:t xml:space="preserve">Application de la DCE en France métropolitaine à l'aide de l'IBD : pistes méthodologiques pour le développement d'indices diatomiques DOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Banyuls-sur-Mer, France. pp.46-46</w:t>
+              <w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610340v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du nouveau guide iconographique en appui au calcul de l'IBD 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">French situation concerning the Mediterranean GIG / Round 2 Exercise Phytobenthos in Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t>
+              <w:t xml:space="preserve">Mediterranean GIG / Round 2 Meeting of Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Cestas, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595833v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide iconographique pour la mise en oeuvre de l'IBD2007 : discussion sur les questions soulevées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+                <w:t xml:space="preserve">C18 : Impact de la compétition sur les communautés de diatomées benthiques : les différentes espèces réagissent-elles de façon indépendante aux facteurs environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sovan Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Banyuls, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Banyuls-sur-Mer, France. pp.46-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594825v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French situation concerning the Mediterranean GIG / Round 2 Exercise Phytobenthos in Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+                <w:t xml:space="preserve">Présentation du nouveau guide iconographique en appui au calcul de l'IBD 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean GIG / Round 2 Meeting of Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Cestas, France. pp.14</w:t>
+              <w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610332v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point sur l'IBD 2007 et l'évaluation de l'état écologique des cours d'eau français dans le cadre de la DCE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ferreol</w:t>
+                <w:t xml:space="preserve">Guide iconographique pour la mise en oeuvre de l'IBD2007 : discussion sur les questions soulevées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t>
+              <w:t xml:space="preserve">28ème congrès de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595835v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification française de l'Etat Ecologique des cours d'eau à partir du nouvel IBD : Propositions méthodologiques pour la révision de la trame de référence, état d'avancement de la démarche nationale</w:t>
+                <w:t xml:space="preserve">Le point sur l'IBD 2007 et l'évaluation de l'état écologique des cours d'eau français dans le cadre de la DCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferreol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque de l'association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Dijon, France. pp.1</w:t>
+              <w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595837v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits biologiques et écologiques et réponses aux toxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16723,3759 +16740,3867 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AO Maîtrises "Tox-Indic" (Ecotoxicologie-Bioindication)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lyon, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'IBD 2006, de ses performances comparées avec l'IBD normalisé AFNOR 2000 et avec l'IPS, perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Classification française de l'Etat Ecologique des cours d'eau à partir du nouvel IBD : Propositions méthodologiques pour la révision de la trame de référence, état d'avancement de la démarche nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Colloque de l'ADLaF, Aveiro, PRT, 5-8 Sept. 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">27ème Colloque de l'association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Dijon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589813v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication and works of Cemagref diatom team in REBECCA / WP4 / Task 3: Nutrients causing eutrophication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de l'IBD 2006, de ses performances comparées avec l'IBD normalisé AFNOR 2000 et avec l'IPS, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th FP REBECCA Project - WP4 &amp; WP6 Activity Groups, Cemagref Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.20</w:t>
+              <w:t xml:space="preserve">26ème Colloque de l'ADLaF, Aveiro, PRT, 5-8 Sept. 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610328v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C16 : Etude des relations entre les niveaux de nutriments et les flores diatomiques en rivières, et utilisation des résultats en appui à la mise en application de la Directive Cadre sur l'eau (DCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Use of auto-ecological characteristics of diatoms taxa to assess the level of man-made trophic enrichment throughout European ecoregions and river types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Use of Algae for Monitoring Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Balatonfüred, Hungary. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610337v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C18 : Assemblages de référence des diatomées de la Meurthe (Lorraine) et test d'un nouvel indice DCE - compatible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C9 : Le point sur les tentatives d'amélioration apportées à l'I.B.D - Etat d'avancement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Caen, France. pp.39-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610338v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diatomées : un modèle biologique intégrateur de la qualité des cours d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Implication and works of Cemagref diatom team in REBECCA / WP4 / Task 3: Nutrients causing eutrophication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution ECOBAG-R2 : Outils de suivi et de connaissance de l'eau, des milieux aquatiques et des territoires associés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.32</w:t>
+              <w:t xml:space="preserve">6th FP REBECCA Project - WP4 &amp; WP6 Activity Groups, Cemagref Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609532v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C9 : Le point sur les tentatives d'amélioration apportées à l'I.B.D - Etat d'avancement et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">C16 : Etude des relations entre les niveaux de nutriments et les flores diatomiques en rivières, et utilisation des résultats en appui à la mise en application de la Directive Cadre sur l'eau (DCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Caen, France. pp.39-39</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610336v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of auto-ecological characteristics of diatoms taxa to assess the level of man-made trophic enrichment throughout European ecoregions and river types</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Deflandre</w:t>
+                <w:t xml:space="preserve">C18 : Assemblages de référence des diatomées de la Meurthe (Lorraine) et test d'un nouvel indice DCE - compatible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fisher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">D. Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mazuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Use of Algae for Monitoring Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Balatonfüred, Hungary. pp.29</w:t>
+              <w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610335v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REBECCA / WP 4: Nutrients causing eutrophication - French dataset analysis: Progress results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les diatomées : un modèle biologique intégrateur de la qualité des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rebecca / WP4 Delft meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Delft, Netherlands. pp.10</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution ECOBAG-R2 : Outils de suivi et de connaissance de l'eau, des milieux aquatiques et des territoires associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610312v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des listes d'espèces des relevés biologiques pour l'application de la DCE et en vue de la simplification d'outils de biomonitoring : Application aux diatomées benthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Apports scientifiques à la mise en oeuvre de la DCE en France à partir du compartiment des diatomées benthiques : Etat d'avancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème CILO (et AFL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.1</w:t>
+              <w:t xml:space="preserve">24ème Colloque de l'Association des Diatomistes de Langue Française (ADLAF), Bordeaux, 6-8 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609494v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6th FP REBECCA / WP4 Project Meeting / Activity Group 3 Diatoms - Analysis of the French diatom dataset for implementation of the WFD and Rebecca issues: Effects of the natural variation and of nutrients causing eutrophication on the diatom communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Project Meeting / Activity Group 3 Diatoms - Analysis of the French diatom dataset for Rebecca issues: Effects of the natural variation and of nutrients causing eutrophication on the diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 / Diatom Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Wallingford, United Kingdom. pp.48</w:t>
+              <w:t xml:space="preserve">, Oct 2005, Bratislava, Slovakia. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610321v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Meeting / Activity Group 3 Diatoms - Analysis of the French diatom dataset for Rebecca issues: Effects of the natural variation and of nutrients causing eutrophication on the diatom communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Réduction des listes d'espèces des relevés biologiques pour l'application de la DCE et en vue de la simplification d'outils de biomonitoring : Application aux diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 / Diatom Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Bratislava, Slovakia. pp.37</w:t>
+              <w:t xml:space="preserve">6ème CILO (et AFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Vaulx en Velin, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610322v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports scientifiques à la mise en oeuvre de la DCE en France à partir du compartiment des diatomées benthiques : Etat d'avancement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">REBECCA / WP 4: Nutrients causing eutrophication - French dataset analysis: Progress results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque de l'Association des Diatomistes de Langue Française (ADLAF), Bordeaux, 6-8 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Rebecca / WP4 Delft meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Delft, Netherlands. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586914v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés diatomiques de quelques rivières corses et diagnostic des qualités d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">6th FP REBECCA / WP4 Project Meeting / Activity Group 3 Diatoms - Analysis of the French diatom dataset for implementation of the WFD and Rebecca issues: Effects of the natural variation and of nutrients causing eutrophication on the diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème colloque de l'Association des Diatomistes de Langue Française, Orléans, 13-16 septembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+              <w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 / Diatom Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Wallingford, United Kingdom. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584234v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom communities natural variability and anthropogenic pressure effects: the interest of hydro-ecoregions</w:t>
+                <w:t xml:space="preserve">REBECCA / WP 4 Rivers - Cemagref /Bordeaux WQRU participation: Relationships between chemical and environmental quality in hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th international diatom symposium, Miedzyzdroje, Pologne, 1-7 september 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+              <w:t xml:space="preserve">Rebecca / WP4 Rivers; Silkeborg NERI Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Silkeborg, Denmark. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583654v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning diatom communities at different land cover types using self-organizing map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diatomées des eaux courantes et situations de référence : prédiction des principaux biotypes à partir des conditions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Park</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th conference of the international society for ecological informatics, Bexco, KOR, 24-28 october 2004</w:t>
+              <w:t xml:space="preserve">23ème colloque de l'Association des Diatomistes de Langue Française, Orléans, 13-16 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584228v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting diatom community types in reference situations at the French hydrosystem scale: firts attempt towards the definition of the good ecological status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterning diatom communities at different land cover types using self-organizing map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 th conference of the international society for ecological informatics, Bexco, KOR, 24-28 october 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584229v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REBECCA / WP 4 Rivers - Cemagref /Bordeaux WQRU participation: Relationships between chemical and environmental quality in hydrosystems</w:t>
+                <w:t xml:space="preserve">Predicting diatom community types in reference situations at the French hydrosystem scale: firts attempt towards the definition of the good ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Park</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rebecca / WP4 Rivers; Silkeborg NERI Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Silkeborg, Denmark. pp.26</w:t>
+              <w:t xml:space="preserve">4 th conference of the international society for ecological informatics, Bexco, KOR, 24-28 october 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610314v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomées des eaux courantes et situations de référence : prédiction des principaux biotypes à partir des conditions environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communautés diatomiques de quelques rivières corses et diagnostic des qualités d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque de l'Association des Diatomistes de Langue Française, Orléans, 13-16 septembre 2004</w:t>
+              <w:t xml:space="preserve">23 ème colloque de l'Association des Diatomistes de Langue Française, Orléans, 13-16 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584238v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des communautés diatomiques de référence à l'échelle de la France : premier essai de définition du bon statut écologique</w:t>
+                <w:t xml:space="preserve">Diatom communities natural variability and anthropogenic pressure effects: the interest of hydro-ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Ector</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque de l'ADLaF, Orléans, 15-17 septembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.10</w:t>
+              <w:t xml:space="preserve">18th international diatom symposium, Miedzyzdroje, Pologne, 1-7 september 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583642v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REBECCA Project Meeting / WP4 / Activity Group 3 &amp;quot;Nutrients causing Eutrophication&amp;quot; - Chemical (nutrients) and ecological status in rivers: Ecoregion-based selection and modelling of relevant diatom assemblages related to chemistry.</w:t>
+                <w:t xml:space="preserve">Prédiction des communautés diatomiques de référence à l'échelle de la France : premier essai de définition du bon statut écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 "Nutrients causing Eutrophication" : CEH Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Abingdon, United Kingdom. pp.25</w:t>
+              <w:t xml:space="preserve">23ème colloque de l'ADLaF, Orléans, 15-17 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610327v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of diatom communities in water courses of high altitude in occidental Europe: implications for the system A of the water framework directive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">REBECCA Project Meeting / WP4 / Activity Group 3 &amp;quot;Nutrients causing Eutrophication&amp;quot; - Chemical (nutrients) and ecological status in rivers: Ecoregion-based selection and modelling of relevant diatom assemblages related to chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bertuzzi</w:t>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cantonati</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 Tagung deutschsprachiger diatomologen (DDT), Limnologischen station der technischen Universität München in Iffeldorf, 26-28.03.2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+              <w:t xml:space="preserve">6th FP REBECCA Project - WP4 - Activity Group 3 "Nutrients causing Eutrophication" : CEH Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Abingdon, United Kingdom. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584239v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité naturelle des communautés diatomiques et effet des altérations : travail sur la base des hydro-écorégions de France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of diatom communities in water courses of high altitude in occidental Europe: implications for the system A of the water framework directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Park</w:t>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cantonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ciutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque de l`association des diatomistes de langue française, Nantes, 10-13 septembre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.1</w:t>
+              <w:t xml:space="preserve">18 Tagung deutschsprachiger diatomologen (DDT), Limnologischen station der technischen Universität München in Iffeldorf, 26-28.03.2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584160v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRAESTAS Project Proposal (6th WFP / STREPS) - Impact of global change on biodiversity and ecosystems functionning: Methodological suggestions done by Cemagref for biotypology and biodiversity aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">AQUADATASET Project Proposal (6th WFP / STREPS) - Cemagref contribution : Relationships between chemical and ecological status (benthic diatoms - aquatic macrophytes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Beuffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WFP PRAESTAS Proposal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Toulouse, France. pp.7</w:t>
+              <w:t xml:space="preserve">6th WFP "AQUADATASET" Proposal meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Wageningen, Netherlands. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610320v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse structurale et fonctionnelle des communautés de diatomées benthiques à l'anthropisation des systèmes aquatiques : le cas du bassin Adour-Garonne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Répartition des assemblages de diatomées dans des cours d'eau d'altitude élevée en Europe occidentale : implications pour la typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Park</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cantonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cappelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ciutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle, Nancy, 12-13-14 mars 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.13</w:t>
+              <w:t xml:space="preserve">46ème colloque AFL, biodiversité des écosystèmes aquatiques, Metz, 15-18 décembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584153v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQUADATASET Project Proposal (6th WFP / STREPS) - Cemagref contribution : Relationships between chemical and ecological status (benthic diatoms - aquatic macrophytes)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Variabilité naturelle des communautés diatomiques et effet des altérations : travail sur la base des hydro-écorégions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri Beuffe</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WFP "AQUADATASET" Proposal meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Wageningen, Netherlands. pp.25</w:t>
+              <w:t xml:space="preserve">21ème colloque de l`association des diatomistes de langue française, Nantes, 10-13 septembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610315v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition des assemblages de diatomées dans des cours d'eau d'altitude élevée en Europe occidentale : implications pour la typologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRAESTAS Project Proposal (6th WFP / STREPS) - Impact of global change on biodiversity and ecosystems functionning: Methodological suggestions done by Cemagref for biotypology and biodiversity aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème colloque AFL, biodiversité des écosystèmes aquatiques, Metz, 15-18 décembre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.1</w:t>
+              <w:t xml:space="preserve">6th WFP PRAESTAS Proposal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Toulouse, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584240v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom communities natural variability and anthropogenic pressure effects: the interest of hydro-ecoregions</w:t>
+                <w:t xml:space="preserve">Réponse structurale et fonctionnelle des communautés de diatomées benthiques à l'anthropisation des systèmes aquatiques : le cas du bassin Adour-Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th AEHMS Congress, Lyon, 15-17/09/03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.16</w:t>
+              <w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle, Nancy, 12-13-14 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584157v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRAESTAS Project Proposal (6th WFP / STREPS) Impact of global change on biodiversity and ecosystems functionning: Cemagref contribution on the &amp;quot;benhic diatoms &amp;quot; and &amp;quot;aquatic macrophytes&amp;quot; BQEs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Diatom communities natural variability and anthropogenic pressure effects: the interest of hydro-ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WFP "PRAESTAS" Proposal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Toulouse, France. pp.24</w:t>
+              <w:t xml:space="preserve">7 th AEHMS Congress, Lyon, 15-17/09/03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610316v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des assemblages diatomiques du bassin Adour-Garonne (France) par l`utilisation combinée d`un réseau artificiel de neurones (algorithme de Kohonen) et de l`indice de structuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRAESTAS Project Proposal (6th WFP / STREPS) Impact of global change on biodiversity and ecosystems functionning: Cemagref contribution on the &amp;quot;benhic diatoms &amp;quot; and &amp;quot;aquatic macrophytes&amp;quot; BQEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Sovan Lek</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque de l`association des diatomistes de langue française, Nantes, 10-13 septembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.216-229</w:t>
+              <w:t xml:space="preserve">6th WFP "PRAESTAS" Proposal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Toulouse, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583125v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Self Organizing Map algorithm combined with the Structuring Index to classify stream diatoms communities</w:t>
+                <w:t xml:space="preserve">Typologie des assemblages diatomiques du bassin Adour-Garonne (France) par l`utilisation combinée d`un réseau artificiel de neurones (algorithme de Kohonen) et de l`indice de structuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conference of the international society for ecological informatics, Rome, ITA, 26-30 August 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Italy. pp.28</w:t>
+              <w:t xml:space="preserve">21ème colloque de l`association des diatomistes de langue française, Nantes, 10-13 septembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.216-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581183v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-indication diatomique pour la mesure de la qualité des milieux aquatiques : avancées et perspectives</w:t>
+                <w:t xml:space="preserve">Application of the Self Organizing Map algorithm combined with the Structuring Index to classify stream diatoms communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque scientique "les techniques innovantes en matière de mesures dans l'eau", Pau, 22 mars 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.3</w:t>
+              <w:t xml:space="preserve">3ème conference of the international society for ecological informatics, Rome, ITA, 26-30 August 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Italy. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580559v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio-indication diatomique pour la mesure de la qualité des milieux aquatiques : avancées et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sovan Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque scientique "les techniques innovantes en matière de mesures dans l'eau", Pau, 22 mars 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-indication diatomique pour la mesure de la qualité des milieux aquatiques : avancées et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entretiens de l'environnement, Pau, 22 mars 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20485,422 +20610,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUAECOMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réduite l'empreinte plastique de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delgehyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR Labos 1point5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes aquatiques urbains à Bordeaux Métropole : une démarche d’amélioration des connaissances pour évaluer la qualité des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDPLAST : Réduction de l'empreinte plastique pour des pratiques de laboratoire écoresponsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20959,221 +21084,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Internationales de Limnologie et d'Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential role of aquatic macrophytes in the regulation of cyanobacterial blooms : Allelopathic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Biofilm Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary metabolomic approach on the microalga Nitzschia palea exposed to the herbicide diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21188,350 +21313,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermond Ferrrand, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a generic method to assess species exploratory potential under climate change: focus on the exploration phase of anadromous fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">Is herbicide toxicity on marine microalgae influenced by the natural dissolved organic matter (DOM)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Riga, Lithuania. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">26th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604921v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is herbicide toxicity on marine microalgae influenced by the natural dissolved organic matter (DOM)?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Menard</w:t>
+                <w:t xml:space="preserve">Development and application of a generic method to assess species exploratory potential under climate change: focus on the exploration phase of anadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">ICES Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Riga, Lithuania. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603510v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom beta-diversity patterns at the French hydrosystem scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21546,444 +21671,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic method to assess species exploratory potential under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Massiot Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore diatomique des bassins versants de l’Agnéby et de la Mé (Côte d’Ivoire)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+                <w:t xml:space="preserve">Une approche multi-compartiments (macroinvertébrés benthiques (MIB), diatomées, macrophytes et faune piscicole) afin d'évaluer l'impact de rejets industriels sur un cours d'eau : lorsque la biologie nous renseigne plus que la physico-chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. van de Vijver</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ADLaF 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Thonon-les-Bains, France. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Thionville, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599224v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-compartiments (macroinvertébrés benthiques (MIB), diatomées, macrophytes et faune piscicole) afin d'évaluer l'impact de rejets industriels sur un cours d'eau : lorsque la biologie nous renseigne plus que la physico-chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lainé</w:t>
+                <w:t xml:space="preserve">Flore diatomique des bassins versants de l’Agnéby et de la Mé (Côte d’Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Renard</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van de Vijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Thionville, France. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">Colloque ADLaF 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Thonon-les-Bains, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598719v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy-to-use package for ordination of diatom assemblages using Self-Organizing Kohonen Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22025,366 +22150,366 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd international Diatom Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ghent, Belgique. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of primary producers (diatoms, macrophytes) to a mixture of toxicants (river Luzou, SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sevilla, Spain. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire des caractéristiques environnementales et floristiques (diatomées benthiques) du bassin hydrosystème Kébir-Est, Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaïb Bourrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème Colloque de l'Association des Diatomistes de langue française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Banyuls, France. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classification des taxons de l'Indice Biologique Diatomées IBD, norme AFNOR NF T90-354, décembre 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dijon, France. pp.1, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22394,619 +22519,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans d'eau face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acclimaterra, pp.56, 2021, Cahier Thématique n°1, 978-2-9574665-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Diatomées des Antilles Françaises : volume introductif + 5 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire de l'Eau de la Martinique, pp.789, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication : des outils pour évaluer l'état écologique des milieux aquatiques - Perspectives en vue du 2e cycle DCE - Eaux de surface continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Spyratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Onema, pp.56, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide taxonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">349 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-évaluation de la qualité écologique des rivières de l'île de la Réunion à partir des diatomées : Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.31, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23016,409 +23141,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Stochastic Effects on Freshwater Diatom Biodiversity and Community Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Vilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Ecology: From Molecules to Metacommunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.85-122, 2024, 9781394174454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394174898.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diatom monitoring and assessment of freshwater environments: Standard methods and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Tornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Licursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.M. Romani; H. Guasch; M.D. Balaguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Biofilms: Ecology, Water Quality and Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.111-124, 2016, 978-1-910190-17-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of stream diatom communities using a self-organizing map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling Community structure in freshwater ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.304-316, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23428,196 +23553,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastiques : quelle réduction dans les laboratoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Avet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAVIT Quand les plantes aquatiques invasives transcendent les frontières des lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23649,100 +23774,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Série Les 4 pages PSDR4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau) : extrait Diatomées des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23750,420 +23875,420 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'expertise et d'appui à la Décision Publique &amp;quot;Evaluation de l'Etat Ecologique des Très grands Cours d'Eau à partir du compartiment diatomique et des EQR-IBD2007 régionalisés&amp;quot; Version 1-2 (21-02-2018, modifiée le 07-03-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêté national du 27 juillet 2018 relatif aux méthodes et critères d'évaluation de l'état écologique, de l'état chimique et du potentiel écologique des eaux de surface. Extraits relatifs aux évolutions de contenu concernant les aspects d'évolution diatomique des cours d'eau - Journal Officiel de la République Française du 30 Août 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFNOR / T95F - Qualité écologique des milieux aquatiques : norme NF T 90-354 Échantillonnage, traitement et analyse de diatomées benthiques en cours d’eau et canaux (Avril 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêté national du 27 juillet 2015 relatif aux méthodes et critères d’évaluation de l’état écologique, de l’état chimique et du potentiel écologique des eaux de surface (Journal Officiel de la République Française du 28 Août 2015). Extraits relatifs aux évolutions de contenu concernant les compartiments végétaux des cours d’eau de France métropolitaine et des DOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24175,253 +24300,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de réponse aux questionnements de Lucie Maillot (ODE Réunion) par Email du 09-09-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pr NF T 90-354 Qualité de l'eau : Détermination de l'Indice Biologique Diatomées (IBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24431,147 +24556,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017845v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24581,144 +24706,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of biomolecules produced by invasive macrophytes in lake ecosystem processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR EPOC; INRAE - EABX. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour de l’Indice Biologique Diatomées : un enjeu pour la gestion des cours d’eau français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Heinry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24726,99 +24851,86 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - EABX. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24828,102 +24940,115 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473115v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24933,2606 +25058,2606 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473096v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AquaVIT Quand les plantes aquatiques invasives transcendent les frontières : approche pluridisciplinaire des relations entre espèces, milieux et gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR ETBX; INRAE UR EABX; Université Bordeaux. 2020, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.167</w:t>
+                <w:t xml:space="preserve">Bioindication d'état et de fonctionnement en plan d'eau : Utilisation des traits morpho-fonctionnels du phytoplancton pour définir des métriques de diagnostic Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609713v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation écologique des plans d'eau basée sur les communautés de diatomées benthiques : Proposition d'une première version d'indice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.70</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609198v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication d'état et de fonctionnement en plan d'eau : Utilisation des traits morpho-fonctionnels du phytoplancton pour définir des métriques de diagnostic Rapport final</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Derot</w:t>
+                <w:t xml:space="preserve">Évaluation écologique des plans d'eau basée sur les communautés de diatomées benthiques : Proposition d'une première version d'indice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.79</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608848v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des processus de dispersion au sein des communautés de diatomées, et impact sur les méthodes de bioindication (IBD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioindication d'état et de fonctionnement plan d'eau : Travail exploratoire d'utilisation des traits morpho-fonctionnels du phytoplancton pour définir des métriques de diagnostic. Rapport d'avancement 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Derot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.36</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608298v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition des sources d'incertitude du protocole diatomées en cours d'eau : Evaluation de la variabilité inter-opérateurs et de la variabilité interannuelle des notes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance des processus de dispersion au sein des communautés de diatomées, et impact sur les méthodes de bioindication (IBD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.110</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608301v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication d'état et de fonctionnement plan d'eau : Travail exploratoire d'utilisation des traits morpho-fonctionnels du phytoplancton pour définir des métriques de diagnostic. Rapport d'avancement 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Définition des sources d'incertitude du protocole diatomées en cours d'eau : Evaluation de la variabilité inter-opérateurs et de la variabilité interannuelle des notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2018, pp.57</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607206v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation diatomique des Très Grands Cours d'Eau (TGCE) de France et intercalibration européenne : Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation diatomique des Très Grands Cours d’Eau (TGCE) et intercalibration européenne : Bilan d’avancement à fin 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Expertise Report (2015-12-21) for the 'VLRs' GIG: IBD 2007: Context, abiotic variables included, pressure-impact relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition des sources d'incertitude du prtocole diatomées en cours d'eau : compte rendu d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dagens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’une version améliorée de l’Indice Diatomique Antilles (IDA-2), utilisation pour l’évaluation de l’Etat Ecologique des cours d’eau des Antilles : Rapport Final (Version Finale du 12/03/2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Expertise Report for the VLRs GIG (2015-12-15):River typology, reference situation and ecological status classification: French method based on phytobenthos (diatom communities)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de Guyane par le compartiment diatomique sur la base de l’IPS (Indice de Polluo-sensibilité Spécifique) : version 1 du 15-04-2014</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’Etat Ecologique aux Antilles à partir de l’IDA-2 (Indice Diatomique Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.29</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601225v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’Etat Ecologique aux Antilles à partir de l’IDA-2 (Indice Diatomique Antilles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+                <w:t xml:space="preserve">Evaluation de l'impact de la moisson de Lagarosiphon major dans l'Etang Blanc (Landes) : rapport 2011-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.53</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2014, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02601069v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact de la moisson de Lagarosiphon major dans l'Etang Blanc (Landes) : rapport 2011-2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fournier</w:t>
+                <w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de Guyane par le compartiment diatomique sur la base de l’IPS (Indice de Polluo-sensibilité Spécifique) : version 1 du 15-04-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2014, pp.54</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02600734v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydrobiologique du Luzou, année 2014 : communautés de diatomées benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Irstea. 2014, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des Pattern Trees pour l’étude des préférences écologiques des diatomées benthiques des cours d’eau français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Antunes</w:t>
+                <w:t xml:space="preserve">Optimisation de l’IDR-V1 (Indice Diatomique Réunion) : été 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.24</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02599221v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau Antillais à partir des diatomées : l’IDA. Rapport Final (Version Finale du 14/10/2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pérès</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600968v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’IDR-V1 (Indice Diatomique Réunion) : été 2013</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+                <w:t xml:space="preserve">Utilisation des Pattern Trees pour l’étude des préférences écologiques des diatomées benthiques des cours d’eau français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2013, pp.11</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02601084v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau Antillais à partir des diatomées : l’IDA. Rapport Final (Version Finale du 14/10/2013)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.266</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605884v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydrobiologique du Luzou, année 2013 : communautés de diatomées benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27545,2831 +27670,2831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Irstea. 2013, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des Pattern Trees pour l’étude des relations entre traits écologiques et biologiques et paramètres environnementaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Antunes</w:t>
+                <w:t xml:space="preserve">Suivi hydrobiologique du Luzou, année 2012 : communautés de diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.58</w:t>
+              <w:t xml:space="preserve">[0] Irstea. 2012, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02597577v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan technique des résultats du réseau de référence 2005-2010 : évaluation de la qualité écologique des cours d’eau de référence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
+                <w:t xml:space="preserve">Bilan technique des résultats du réseau de référence 2005-2010 : évaluation de la qualité écologique des cours d’eau de référence : note de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prieto Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2012, pp.15</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02597798v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central-Baltic Geographical Intercalibration Group / Phytobenthos Intercalibration Exercise / Round 2: Milestone 5 Final Report - Volume 2: Appendices (2012-03-12)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.30</w:t>
+                <w:t xml:space="preserve">Utilisation des Pattern Trees pour l’étude des relations entre traits écologiques et biologiques et paramètres environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02609496v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central-Baltic Geographical Intercalibration Group / Phytobenthos Intercalibration Exercise / Round 2: Milestone 5 Final Report (2012-03-12)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan technique des résultats du réseau de référence 2005-2010 : évaluation de la qualité écologique des cours d’eau de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van den Berg</w:t>
+                <w:t xml:space="preserve">M. Prieto Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Bertills</w:t>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.47</w:t>
+              <w:t xml:space="preserve">irstea. 2012, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02609495v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de phytobenthos. Résultats de l’échantillonnage de quatre plans d’eau du bassin Rhône-Méditerranée-Corse - Développement d’une métrique de bioindication : état d’avancement - Poursuite de l’exercice d’intercalibration : Rapport pour l’Onema (Action 13 : bioindication en plans d’eau, partenariat 2011)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2012, pp.63</w:t>
+                <w:t xml:space="preserve">Central-Baltic Geographical Intercalibration Group / Phytobenthos Intercalibration Exercise / Round 2: Milestone 5 Final Report - Volume 2: Appendices (2012-03-12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bertills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03139987v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi hydrobiologique du Luzou, année 2012 : communautés de diatomées benthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de phytobenthos. Résultats de l’échantillonnage de quatre plans d’eau du bassin Rhône-Méditerranée-Corse - Développement d’une métrique de bioindication : état d’avancement - Poursuite de l’exercice d’intercalibration : Rapport pour l’Onema (Action 13 : bioindication en plans d’eau, partenariat 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] Irstea. 2012, pp.13</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2012, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02597692v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan technique des résultats du réseau de référence 2005-2010 : évaluation de la qualité écologique des cours d’eau de référence : note de synthèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Loriot</w:t>
+                <w:t xml:space="preserve">Central-Baltic Geographical Intercalibration Group / Phytobenthos Intercalibration Exercise / Round 2: Milestone 5 Final Report (2012-03-12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bertills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.15</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02597576v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des flores diatomiques de référence et seuils d'état écologique à partir des notes d'IBD2007 : Révision sur la base des données issues du Réseau de Référence et du Réseau de Contrôle et de Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide iconographique pour la mise en oeuvre de l'Indice Biologique Diatomée 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des métaux sur les communautés de diatomées d'eau douce. Etat de l'art et test de métriques sur un jeu de données français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2011, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits biologiques et écologiques comme descripteurs synthétiques des communautés diatomiques : Etat de l'art et premiers tests de métriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du phytobenthos pour la bioindication en plans d'eau : Etat de l'art des méthodes disponibles et test de métriques sur les plans d'eau aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.25</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595259v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité inter et intra-opérateur de la note d'Indice Biologique Diatomée 2007 : Approche statistique des résultats d'exercices d'intercomparaison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des rejets de l'établissement Manufacture Landaise de Produits Chimiques (MLPC) sur le Luzou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.24</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595260v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des rejets de l'établissement Manufacture Landaise de Produits Chimiques (MLPC) sur le Luzou</w:t>
+                <w:t xml:space="preserve">Traits biologiques et écologiques comme descripteurs synthétiques des communautés diatomiques : Etat de l'art et premiers tests de métriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.188</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594106v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du phytobenthos pour la bioindication en plans d'eau : Etat de l'art des méthodes disponibles et test de métriques sur les plans d'eau aquitains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Valade</w:t>
+                <w:t xml:space="preserve">Etude de la variabilité inter et intra-opérateur de la note d'Indice Biologique Diatomée 2007 : Approche statistique des résultats d'exercices d'intercomparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2010, pp.56</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594105v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport AO Maîtrises &amp;quot;Tox-Indic&amp;quot; 1ère année</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de l'eau des rivières de Corse estimée à l'aide des diatomées : Etude des 9 stations du réseau de référence et des 21 stations du réseau de surveillance : résultats de la campagne été 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Basquiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dumont</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03139978v1</w:t>
+                <w:t xml:space="preserve">hal-02591825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des eaux de la Salive et de la Gravonne (Corse) estimée à l'aide des inventaires diatomiques : résultats des campagnes printemps-été 2007</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport AO Maîtrises &amp;quot;Tox-Indic&amp;quot; 1ère année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2008, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Basquiat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02590821v1</w:t>
+                <w:t xml:space="preserve">hal-03139978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'eau des rivières de Corse estimée à l'aide des diatomées : Etude des 9 stations du réseau de référence et des 21 stations du réseau de surveillance : résultats de la campagne été 2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des eaux de la Salive et de la Gravonne (Corse) estimée à l'aide des inventaires diatomiques : résultats des campagnes printemps-été 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Basquiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.20</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591825v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos Intercalibration - Rivers: Alpine Geographical Intercalibration Group: Final Report</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Central/Baltic Geographical Intercalibration Group: Phytobenthos Intercalibration Exercise: Final Report - 15/03/2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mancini</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02590127v1</w:t>
+                <w:t xml:space="preserve">hal-02590124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des diatomées des 8 stations de référence du réseau Corse, et des 19 stations du réseau de surveillance : Résultats des campagnes été 2007</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Phytobenthos MED IC process: Progress Report (30-05-07)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. de Basquiat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2007, pp.27</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590819v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central/Baltic Geographical Intercalibration Group: Phytobenthos Intercalibration Exercise: Final Report - 15/03/2007</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Suivi des diatomées des 8 stations de référence du réseau Corse, et des 19 stations du réseau de surveillance : Résultats des campagnes été 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Basquiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Denys</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02590124v1</w:t>
+                <w:t xml:space="preserve">hal-02590819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos MED IC process: Progress Report (30-05-07)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Phytobenthos Intercalibration - Rivers: Alpine Geographical Intercalibration Group: Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2007, pp.15</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Schlösser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590128v1</w:t>
+                <w:t xml:space="preserve">hal-02590127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flores diatomiques des cours d'eau : proposition de valeurs limites du Bon Etat pour l'IPS et l'IBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée des ressources en eau et des fonctionnements hydrobiologiques sur le bassin versant du Haut Tarn : volet d'étude &amp;quot;communautés diatomiques de l'Alignon et de la Goudesche&amp;quot; : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des eaux des rivières corses estimée à l`aide des diatomées benthiques : campagnes été 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2003, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les conditions climatiques et les réponses hydrologiques ; impacts sur la qualité chimique des eaux et les fonctionnements hydrobiologiques : communautés algales de l'Alignon et de la Goudesche (bassin versant du Haut Tarn) rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de l'Indice Biologique Diatomées (IBD) à 22 stations du Réseau National de Bassin Adour-Garonne, Région Aquitaine : campagnes 1996-1997-1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Meny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30379,151 +30504,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30533,100 +30658,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la modélisation neuronale et des caractéristiques des communautés diatomiques pour la bio-évaluation de l'état écologique des cours d'eau et l'accompagnement de leur restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Thèse présentée à l'Université Bordeaux 1, Ecole doctorale "Sciences du vivant, géosciences et sciences de l'environnement", spécialité écotoxicologie, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02587713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30636,91 +30761,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et vulnérabilité des communautés de diatomées benthiques en milieu lotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02601998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30730,51 +30855,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{IBDL} Outil de calcul l'Indice Biologique Diatomées en Lac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30799,84 +30924,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId597"/>
+      <w:footerReference w:type="default" r:id="rId600"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31023,51 +31148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jupke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Apostolou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Baattrup-Pedersen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1628-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R.D. Aboua" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kouamelan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2018.1470083" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.096" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ4W7GT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154581" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603399v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12452" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS52DZ6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Vijver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1156574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Guessan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Wetzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ector" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocquyt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.981" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599217v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Aguiar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.P. Almeida" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ferreira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ferreira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Almeida" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tornes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puccinelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.144" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356BQT7D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573919v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Kelly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bennion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1874-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675726" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lain&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102358" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cha&#239;b" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em10887a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kelly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez Rodriguez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahlert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Albert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.P Almeida" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1115-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBS6591H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595842v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591590v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9641-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKH7SS5N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2007.02.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51C4X1SL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588580v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Park" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertuzzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586449v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.05.029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7QHNJMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593772v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosselain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252357v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camoin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herschel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799997v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140660v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Jupke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Paula Battes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Barqu&#237;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607328v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606407v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606902v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606392v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birk" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606788v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606990v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606787v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourguignon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605837v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605835v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605848v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605764v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loriot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605836v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601471v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602011v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606880v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600942v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604887v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naumoski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597583v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717538v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bottin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597585v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Almeida" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597581v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassioles" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597654v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597653v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antunes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595814v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595816v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roussel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595196v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebig" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595763v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594406v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595787v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610340v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595833v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594825v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610332v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595835v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595837v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594684v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589813v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610328v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610337v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610338v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heudre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Matte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazuer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609532v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610336v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610335v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610312v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609494v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. S. Park" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610321v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610322v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586914v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584234v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583654v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584228v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584229v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610314v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584238v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583642v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610327v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584239v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cappelletti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciutti" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584160v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610320v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584153v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610315v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584240v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584157v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610316v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583125v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581183v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580559v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584158v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742189v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delgehyr" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Geyer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742163v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800021v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609729v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauthier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604921v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot Granier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601996v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602352v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599224v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. N'Guessan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598719v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lain&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597655v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593263v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595834v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cha&#239;b Bourrich" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595841v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267409v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassiole" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606003v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228143v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394174898.ch4" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601907v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#243;mez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Tornes" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Licursi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584175v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742068v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Avet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Douet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603502v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerbault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606040v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601209v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590123v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456965v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645786v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473096v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609198v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608848v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608301v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gu&#233;guen" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607206v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605802v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602552v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603400v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602555v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601225v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600871v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599221v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601084v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599218v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597577v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597798v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609496v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Berg" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertills" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609495v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139987v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597692v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597576v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595809v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595261v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595264v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595259v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595260v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594106v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594105v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valade" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139978v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590821v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Basquiat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591825v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590127v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schl&#246;sser" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fischer" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590819v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590124v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denys" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590128v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587147v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600620v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582824v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581405v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580106v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meny" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02587713v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601998v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239218v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Halgand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Priou-S&#233;dillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ruhnau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9692" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jupke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Apostolou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Baattrup-Pedersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10071269" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.03.055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1628-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dagens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.01.028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R.D. Aboua" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouattara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Kouamelan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2018.1470083" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massiot Granier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Almeida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Aprahamian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castonguay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.096" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJ4W7GT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154581" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603399v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12452" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS52DZ6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van de Vijver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1156574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599941v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675726" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573919v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Kelly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urbanic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Acs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bennion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-014-1874-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Guessan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Wetzel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ector" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cocquyt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.981" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599216v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elias" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ferreira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tornes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puccinelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.144" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-356BQT7D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Aguiar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.P. Almeida" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ferreira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.05.056" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lain&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102358" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cha&#239;b" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2em10887a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596979v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Kelly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez Rodriguez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kahlert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Albert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.P Almeida" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1115-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VBS6591H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595146v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.1.10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591590v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delgado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-008-9641-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GKH7SS5N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591812v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2007.02.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51C4X1SL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertuzzi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588580v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Park" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586449v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.05.029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7QHNJMR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593772v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosselain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Campeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252357v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camoin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herschel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140660v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Jupke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Paula Battes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Barqu&#237;n" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609841v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609843v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourguignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606392v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birk" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606893v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606407v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606788v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605837v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605764v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dagens" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Feret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loriot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605836v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602011v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601471v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautreau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602532v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602003v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600942v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606880v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604887v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599222v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naumoski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597653v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antunes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597583v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597585v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Almeida" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717538v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bottin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597581v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassioles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597654v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595816v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roussel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595196v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebig" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hupin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595814v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595763v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595787v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594406v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610332v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610340v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595833v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594684v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595837v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589813v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610335v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610336v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610328v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610337v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610338v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heudre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Matte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazuer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609532v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debenest" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586914v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610322v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609494v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. S. Park" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610312v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610321v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610314v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584238v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584228v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584229v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584234v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583654v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583642v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610327v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584239v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cappelletti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ciutti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610315v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584240v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584160v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610320v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584153v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584157v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610316v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583125v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581183v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580559v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584158v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742189v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delgehyr" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Geyer" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742163v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800021v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609729v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauthier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604921v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot Granier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rougier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601996v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602352v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598719v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lain&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599224v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. N'Guessan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597655v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593263v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595834v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cha&#239;b Bourrich" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595841v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607205v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267409v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassiole" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606003v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228143v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394174898.ch4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601907v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria G&#243;mez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Tornes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Licursi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584175v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Avet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Douet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610297v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610298v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603502v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerbault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606040v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601209v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590123v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456965v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645786v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473096v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608848v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609198v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607206v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608301v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gu&#233;guen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608976v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605802v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602552v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603400v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602555v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601069v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guegen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600734v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delest" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601225v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600871v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601084v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599221v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599218v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597692v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597576v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597577v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597798v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609496v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Berg" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bertills" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139987v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609495v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595809v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595261v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595264v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594105v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valade" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594106v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595259v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595260v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591825v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Basquiat" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139978v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590821v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590124v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denys" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590128v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590819v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590127v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schl&#246;sser" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fischer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587147v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600620v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582824v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581405v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580106v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meny" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02587713v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02601998v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239218v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>