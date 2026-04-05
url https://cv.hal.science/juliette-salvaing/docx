--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1440,364 +1440,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRC1 Prevents Replication Stress during Chondrogenic Transit Amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of 'one-step' versus 'sequential' embryo culture conditions through embryonic genome methylation and hydroxymethylation changes (vol 31, pg 2471, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Spaapen</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Eijssen</w:t>
+                <w:t xml:space="preserve">Mohamed Negash Bedhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Adriaens</w:t>
+                <w:t xml:space="preserve">Sophie Veniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Welting</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peggy Prickaerts</w:t>
+                <w:t xml:space="preserve">Emilie Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/epigenomes1030022⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.967-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dex020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01752432v1</w:t>
+                <w:t xml:space="preserve">hal-02365178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 'one-step' versus 'sequential' embryo culture conditions through embryonic genome methylation and hydroxymethylation changes (vol 31, pg 2471, 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+                <w:t xml:space="preserve">PRC1 Prevents Replication Stress during Chondrogenic Transit Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Spaapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Lars Eijssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Negash Bedhane</w:t>
+                <w:t xml:space="preserve">Michiel Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Veniel</w:t>
+                <w:t xml:space="preserve">Tim Welting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pellier</w:t>
+                <w:t xml:space="preserve">Peggy Prickaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (4), pp.967-967. </w:t>
+              <w:t xml:space="preserve">Epigenomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dex020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/epigenomes1030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365178v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01752432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MK3 Modulation Affects BMI1-Dependent and Independent Cell Cycle Check-Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Prickaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanneke E.C. Niessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Dahlmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Spaapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3574,64 +3574,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda L. Maulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Veniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Negash Bedhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2015, Hersonissos, Greece</w:t>
@@ -3798,51 +3798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Negash Bedhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,63 +4348,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
+                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Reis E Silva</w:t>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4427,109 +4427,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748414v1</w:t>
+                <w:t xml:space="preserve">hal-01004436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
+                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
+                <w:t xml:space="preserve">Adriana Reis E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4552,73 +4552,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
+              <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004436v1</w:t>
+                <w:t xml:space="preserve">hal-02748414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t>
               </w:r>
@@ -5555,273 +5555,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation du génome embryonnaire</w:t>
+                <w:t xml:space="preserve">Localisation nucléaire tridimensionnelle de transcrits exprimés différentiellement lors des différenciations qui accompagnent l'élongation et la gastrulation de l'embryon bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jeanblanc</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journée Thématique de la SFEF "L'embryon préimplantatoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751066v1</w:t>
+                <w:t xml:space="preserve">hal-02753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation nucléaire tridimensionnelle de transcrits exprimés différentiellement lors des différenciations qui accompagnent l'élongation et la gastrulation de l'embryon bovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Activation du génome embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">39. Journée Thématique de la SFEF "L'embryon préimplantatoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753407v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8208,51 +8208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bellon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-01915-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Spaapen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eijssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Adriaens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Welting" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Prickaerts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke E.C. Niessen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dahlmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Posfai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico R. Kunzmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Cabuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188094.112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.F.M. A. H. Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja C. Nagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001658" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.07.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7R1ND2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Preiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0018-0661.2008.02067.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B. Randsholt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2443.2008.01231.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S. Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bedhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement437x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid E. Maalouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Maalouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751066v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeanblanc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836860v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Annies Abd Hadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Pennings" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7481-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04995709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bellon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-01915-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Spaapen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eijssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Adriaens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Welting" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Prickaerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke E.C. Niessen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dahlmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Posfai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico R. Kunzmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Cabuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188094.112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.F.M. A. H. Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja C. Nagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001658" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.07.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7R1ND2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Preiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0018-0661.2008.02067.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B. Randsholt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2443.2008.01231.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S. Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bedhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement437x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid E. Maalouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Maalouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeanblanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836860v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Annies Abd Hadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Pennings" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7481-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04995709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>