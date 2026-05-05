--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling lipid droplet dynamics via tether condensates</w:t>
+                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin highlights specificities of lipid droplets biogenesis in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chems Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Bellon</w:t>
+                <w:t xml:space="preserve">Rachel Bonnarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.1589-1598. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247 (5), pp.2245-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-025-01915-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786501v1</w:t>
+                <w:t xml:space="preserve">hal-05147856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin highlights specificities of lipid droplets biogenesis in diatoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling lipid droplet dynamics via tether condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+                <w:t xml:space="preserve">Damien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Carletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chems Amari</w:t>
+                <w:t xml:space="preserve">Emma Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bonnarde</w:t>
+                <w:t xml:space="preserve">Theodore Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Marie-Aude Plamont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247 (5), pp.2245-2269. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.1589-1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-025-01915-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147856v1</w:t>
+                <w:t xml:space="preserve">hal-04786501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogalactosyldiacylglycerol synthase isoforms play diverse roles inside and outside the diatom plastid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin homolog highlights unique features of lipid droplets biogenesis in diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sérès</w:t>
+                <w:t xml:space="preserve">Mégane Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Cicéron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+                <w:t xml:space="preserve">Matteo Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae275⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.10.11.617903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731720v2</w:t>
+                <w:t xml:space="preserve">hal-04758564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin homolog highlights unique features of lipid droplets biogenesis in diatoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Monogalactosyldiacylglycerol synthase isoforms play diverse roles inside and outside the diatom plastid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+                <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Mahieu</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Arrighi</w:t>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (12), pp.koae275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.10.11.617903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758564v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplets degradation mechanisms from microalgae to mammals, a comparative overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chems Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,64 +910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Droplets in Unicellular Photosynthetic Stramenopiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,161 +1842,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-Methylcytosine and 5-hydroxymethylcytosine spatiotemporal profiles in the mouse zygote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.1-10. </w:t>
+              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000780v1</w:t>
+                <w:t xml:space="preserve">hal-01000779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycomb function during oogenesis is required for mouse embryonic development</w:t>
               </w:r>
@@ -2008,462 +2008,462 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter E. Posfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rico R. Kunzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik E. Cabuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (9), pp.920-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gad.188094.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle crucial des protéines Polycomb d'origine maternelle dans le développement précoce de l'embryon de souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter E. Posfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine H.F.M. A. H. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (12), pp.1047-1049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122812009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000779v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle crucial des protéines Polycomb d'origine maternelle dans le développement précoce de l'embryon de souris</w:t>
+                <w:t xml:space="preserve">5-Methylcytosine and 5-hydroxymethylcytosine spatiotemporal profiles in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eszter E. Posfai</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine H.F.M. A. H. Peters</w:t>
+                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (12), pp.1047-1049. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122812009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000922v1</w:t>
+                <w:t xml:space="preserve">hal-01000780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du génome embryonnaire après la fécondation chez les mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 204 (3), pp.205-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2699,51 +2699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (11), pp.1126-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3211,64 +3211,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seipin protein of Phaeodactylum tricornutum: structure and function specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3300,165 +3300,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using imaging to investigate the biogenesis and functions of Lipid Droplets in the microalga Phaeodactylum tricornutum</w:t>
+                <w:t xml:space="preserve">Investigating the Seipin protein in the diatom Phaeodactylum tricornutum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées “Imagerie des Plantes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Plant Lipids (ESPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837067v1</w:t>
+                <w:t xml:space="preserve">hal-04836664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Seipin protein in the diatom Phaeodactylum tricornutum.</w:t>
+                <w:t xml:space="preserve">Using imaging to investigate the biogenesis and functions of Lipid Droplets in the microalga Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Plant Lipids (ESPL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées “Imagerie des Plantes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836664v1</w:t>
+                <w:t xml:space="preserve">hal-04837067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and hydroxymethylation in early rabbit embryo: Consequence of in vitro culture.</w:t>
               </w:r>
@@ -3712,51 +3712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and Periconception Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. p. 21</w:t>
@@ -4154,928 +4154,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la méthylation et l'hydroxyméthylation de l'ADN dans l'embryon de souris</w:t>
+                <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pascale Debey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS du Groupe de Travail "Ovocytes et Développement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Jun 2012, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Players of the Epigenetic Symphony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Ingénieurs de Poitiers (ENSIP). FRA., Jul 2012, Poitiers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808261v1</w:t>
+                <w:t xml:space="preserve">hal-01019234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
+                <w:t xml:space="preserve">Dynamique de la méthylation et l'hydroxyméthylation de l'ADN dans l'embryon de souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Players of the Epigenetic Symphony</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Ingénieurs de Poitiers (ENSIP). FRA., Jul 2012, Poitiers, France. 1 p</w:t>
+              <w:t xml:space="preserve">JAS du Groupe de Travail "Ovocytes et Développement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Vétérinaire d'Alfort (ENVA). FRA., Jun 2012, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019234v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
+              <w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004436v1</w:t>
+                <w:t xml:space="preserve">hal-01019016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Reis E Silva</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748414v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+                <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reis E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.17</w:t>
+              <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019016v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824276v1</w:t>
+                <w:t xml:space="preserve">hal-02757913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-FISH of centromeres, pericentromeres and telomeres highlights the complexity of genome remodeling in mouse preimplantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Institut National de La Santé Et de La Recherche Médicale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757913v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-FISH of centromeres, pericentromeres and telomeres highlights the complexity of genome remodeling in mouse preimplantation embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Zichuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t>
+              <w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757566v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t>
               </w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5199,77 +5199,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving heterochromatin remodelling of cloned embryos: a key to cloning efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid E. Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Zichuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5324,77 +5324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of heterochromatin remodeling in cloned mouse embryos is correlated with a higher developmental potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5430,398 +5430,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear organization and heterochromatin remodeling in early mouse embryos</w:t>
+                <w:t xml:space="preserve">Localisation nucléaire tridimensionnelle de transcrits exprimés différentiellement lors des différenciations qui accompagnent l'élongation et la gastrulation de l'embryon bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.E. Maalouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zichuan Liu</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+                <w:t xml:space="preserve">Severine S. Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia : Molecular Basis for Chromatin Modifications and Epigenetic Phenomena (D3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, United States</w:t>
+              <w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756294v1</w:t>
+                <w:t xml:space="preserve">hal-02753407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation nucléaire tridimensionnelle de transcrits exprimés différentiellement lors des différenciations qui accompagnent l'élongation et la gastrulation de l'embryon bovin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">Activation du génome embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jeanblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Debey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">39. Journée Thématique de la SFEF "L'embryon préimplantatoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753407v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation du génome embryonnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear organization and heterochromatin remodeling in early mouse embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E. Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zichuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jeanblanc</w:t>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journée Thématique de la SFEF "L'embryon préimplantatoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Keystone Symposia : Molecular Basis for Chromatin Modifications and Epigenetic Phenomena (D3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751066v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5839,90 +5839,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seipin protein of Phaeodactylum tricornutum: structure and function specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si-Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5958,303 +5958,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Droplet protein Seipin in microalgae Phaeodactylum tricornutum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seipin and Lipid Droplets biogenesis in the diatom Phaeodactylum tricornutum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon research seminar and Gordon research conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Galveston, TX, United States</w:t>
+              <w:t xml:space="preserve">18th GERLI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836754v1</w:t>
+                <w:t xml:space="preserve">hal-04836860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seipin and Lipid Droplets biogenesis in the diatom Phaeodactylum tricornutum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seipin and Lipid Droplets biogenesis in the diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th GERLI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop: Lipid Droplets : Metabolic hubs in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836860v1</w:t>
+                <w:t xml:space="preserve">hal-04836921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seipin and Lipid Droplets biogenesis in the diatom Phaeodactylum tricornutum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lipid Droplet protein Seipin in microalgae Phaeodactylum tricornutum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop: Lipid Droplets : Metabolic hubs in Health and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sant Feliu de Guíxols, Spain</w:t>
+              <w:t xml:space="preserve">Gordon research seminar and Gordon research conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Galveston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836921v1</w:t>
+                <w:t xml:space="preserve">hal-04836754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil Droplet in microalgae - functional study of Seipin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6292,51 +6292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional study of microalgae Seipin protein in Lipid Droplets formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6368,566 +6368,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Characterization of Seipin role in lipid accumulation in the microalga Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alg’in Provence, European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
+              <w:t xml:space="preserve">9th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837215v1</w:t>
+                <w:t xml:space="preserve">hal-04837044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of MonoGalactosylDiacylGlycerol synthases in the model diatom Phaeodactylum tricornutum using CRISPR-Cas9 technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">SEIPIN regulates the Lipid accumulation into the Lipid Droplet (LD) in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l’Institut Multidisciplinaire de Biochimie des Lipides.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837226v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glyco@Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Autrans, France</w:t>
+              <w:t xml:space="preserve">Alg’in Provence, European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837218v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Seipin role in lipid accumulation in the microalga Phaeodactylum tricornutum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Characterisation of MonoGalactosylDiacylGlycerol synthases in the model diatom Phaeodactylum tricornutum using CRISPR-Cas9 technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837044v1</w:t>
+                <w:t xml:space="preserve">hal-04837226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEIPIN regulates the Lipid accumulation into the Lipid Droplet (LD) in Phaeodactylum tricornutum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l’Institut Multidisciplinaire de Biochimie des Lipides.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Glyco@Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837145v1</w:t>
+                <w:t xml:space="preserve">hal-04837218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplasts with four membranes: what consequences for the homeostasis of lipids in model microalgae?</w:t>
               </w:r>
@@ -7032,553 +7032,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
+                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742460v1</w:t>
+                <w:t xml:space="preserve">hal-02741156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
+                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741156v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
+                <w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics and Chormatin meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, New York, United States. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807945v1</w:t>
+                <w:t xml:space="preserve">hal-02810291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t>
+                <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Epigenetics and Chormatin meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, New York, United States. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810291v1</w:t>
+                <w:t xml:space="preserve">hal-02807945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7596,64 +7596,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid droplets in plants: More than a simple fat storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7704,51 +7704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody-Based Detection of Global Nuclear DNA Methylation in Cells, Tissue Sections, and Mammalian Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENHANCED TRIACYLGLYCEROL PRODUCTIVITY AND EXTRACTABILITY IN AN ENGINEERED MICROALGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bellon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-01915-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Spaapen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eijssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Adriaens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Welting" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Prickaerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke E.C. Niessen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dahlmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Posfai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico R. Kunzmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Cabuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188094.112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.F.M. A. H. Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja C. Nagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001658" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.07.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7R1ND2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Preiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0018-0661.2008.02067.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B. Randsholt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2443.2008.01231.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S. Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837067v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836664v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bedhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement437x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid E. Maalouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756294v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Maalouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeanblanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836754v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836860v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Annies Abd Hadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Pennings" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7481-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04995709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-01915-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Spaapen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eijssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Adriaens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Welting" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Prickaerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke E.C. Niessen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dahlmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Posfai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico R. Kunzmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Cabuy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188094.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.F.M. A. H. Peters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja C. Nagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001658" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.07.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7R1ND2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Preiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0018-0661.2008.02067.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B. Randsholt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2443.2008.01231.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S. Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bedhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement437x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid E. Maalouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeanblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Maalouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Annies Abd Hadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Pennings" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7481-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04995709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>