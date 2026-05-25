--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1440,364 +1440,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 'one-step' versus 'sequential' embryo culture conditions through embryonic genome methylation and hydroxymethylation changes (vol 31, pg 2471, 2016)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRC1 Prevents Replication Stress during Chondrogenic Transit Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Peynot</w:t>
+                <w:t xml:space="preserve">Frank Spaapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Negash Bedhane</w:t>
+                <w:t xml:space="preserve">Lars Eijssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Veniel</w:t>
+                <w:t xml:space="preserve">Michiel Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pellier</w:t>
+                <w:t xml:space="preserve">Tim Welting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Prickaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dex020⟩</w:t>
+              <w:t xml:space="preserve">Epigenomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/epigenomes1030022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365178v2</w:t>
+                <w:t xml:space="preserve">hal-01752432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRC1 Prevents Replication Stress during Chondrogenic Transit Amplification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Spaapen</w:t>
+                <w:t xml:space="preserve">Assessment of 'one-step' versus 'sequential' embryo culture conditions through embryonic genome methylation and hydroxymethylation changes (vol 31, pg 2471, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Eijssen</w:t>
+                <w:t xml:space="preserve">Nathalie Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Adriaens</w:t>
+                <w:t xml:space="preserve">Mohamed Negash Bedhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Welting</w:t>
+                <w:t xml:space="preserve">Sophie Veniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Prickaerts</w:t>
+                <w:t xml:space="preserve">Emilie Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.22. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.967-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/epigenomes1030022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dex020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01752432v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MK3 Modulation Affects BMI1-Dependent and Independent Cell Cycle Check-Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Prickaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanneke E.C. Niessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Dahlmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Spaapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,338 +1842,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t>
+                <w:t xml:space="preserve">Polycomb function during oogenesis is required for mouse embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
+                <w:t xml:space="preserve">Eszter E. Posfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+                <w:t xml:space="preserve">Rico R. Kunzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+                <w:t xml:space="preserve">Erik E. Cabuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (9), pp.920-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.188094.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000779v1</w:t>
+                <w:t xml:space="preserve">hal-01000917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycomb function during oogenesis is required for mouse embryonic development</w:t>
+                <w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eszter E. Posfai</w:t>
+                <w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rico R. Kunzmann</w:t>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik E. Cabuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (9), pp.920-32. </w:t>
+              <w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.188094.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000917v1</w:t>
+                <w:t xml:space="preserve">hal-01000779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle crucial des protéines Polycomb d'origine maternelle dans le développement précoce de l'embryon de souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter E. Posfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine H.F.M. A. H. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,64 +2246,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-Methylcytosine and 5-hydroxymethylcytosine spatiotemporal profiles in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,64 +3574,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Peynot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda L. Maulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Veniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Negash Bedhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2015, Hersonissos, Greece</w:t>
@@ -3699,64 +3699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and Periconception Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. p. 21</w:t>
@@ -3798,51 +3798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Negash Bedhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,64 +4173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,277 +4348,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gall</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Adenot</w:t>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.17</w:t>
+              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019016v1</w:t>
+                <w:t xml:space="preserve">hal-01004436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t>
+                <w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t>
+              <w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004436v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t>
               </w:r>
@@ -4643,64 +4643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Archilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t>
@@ -4723,359 +4723,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+                <w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+                <w:t xml:space="preserve">K. Tar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Zichuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757913v1</w:t>
+                <w:t xml:space="preserve">hal-02824276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-FISH of centromeres, pericentromeres and telomeres highlights the complexity of genome remodeling in mouse preimplantation embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t>
+              <w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757566v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Tar</w:t>
+                <w:t xml:space="preserve">3D-FISH of centromeres, pericentromeres and telomeres highlights the complexity of genome remodeling in mouse preimplantation embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Zichuan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Institut National de La Santé Et de La Recherche Médicale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824276v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t>
               </w:r>
@@ -5100,64 +5100,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t>
@@ -5199,51 +5199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving heterochromatin remodelling of cloned embryos: a key to cloning efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid E. Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Zichuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,51 +5475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6368,566 +6368,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Seipin role in lipid accumulation in the microalga Phaeodactylum tricornutum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Alg’in Provence, European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837044v1</w:t>
+                <w:t xml:space="preserve">hal-04837215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEIPIN regulates the Lipid accumulation into the Lipid Droplet (LD) in Phaeodactylum tricornutum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Characterisation of MonoGalactosylDiacylGlycerol synthases in the model diatom Phaeodactylum tricornutum using CRISPR-Cas9 technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Falconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l’Institut Multidisciplinaire de Biochimie des Lipides.</w:t>
+              <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837145v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alg’in Provence, European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
+              <w:t xml:space="preserve">Glyco@Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837215v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of MonoGalactosylDiacylGlycerol synthases in the model diatom Phaeodactylum tricornutum using CRISPR-Cas9 technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Characterization of Seipin role in lipid accumulation in the microalga Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837226v1</w:t>
+                <w:t xml:space="preserve">hal-04837044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">SEIPIN regulates the Lipid accumulation into the Lipid Droplet (LD) in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glyco@Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Autrans, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l’Institut Multidisciplinaire de Biochimie des Lipides.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837218v1</w:t>
+                <w:t xml:space="preserve">hal-04837145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplasts with four membranes: what consequences for the homeostasis of lipids in model microalgae?</w:t>
               </w:r>
@@ -7032,303 +7032,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
+                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost Office</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741156v1</w:t>
+                <w:t xml:space="preserve">hal-02742460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of methylated DNA contents and distribution in bovine placental and foetal tissues after somatic nuclear reprogramming</w:t>
+                <w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Guillomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Office</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742460v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t>
               </w:r>
@@ -7340,77 +7340,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t>
@@ -7452,64 +7452,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demethylation and hydroxymethylation in the mouse zygote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8208,51 +8208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-01915-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Spaapen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eijssen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Adriaens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Welting" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Prickaerts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke E.C. Niessen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dahlmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Posfai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico R. Kunzmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Cabuy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188094.112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.F.M. A. H. Peters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja C. Nagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001658" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.07.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7R1ND2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Preiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0018-0661.2008.02067.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B. Randsholt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2443.2008.01231.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S. Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bedhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement437x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid E. Maalouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeanblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Maalouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Annies Abd Hadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Pennings" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7481-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04995709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Plamont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-025-01915-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2024.09.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202200155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Botella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01752432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Spaapen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eijssen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Adriaens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Welting" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Prickaerts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke E.C. Niessen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dahlmans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118840" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Posfai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico R. Kunzmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Cabuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.188094.112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.F.M. A. H. Peters" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038156" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja C. Nagel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bloyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Maier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001658" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.07.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7R1ND2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Mouchel-Vielh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Preiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peronnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0018-0661.2008.02067.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel B. Randsholt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2443.2008.01231.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926393v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boivin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S. Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg381" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bedhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement437x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillomot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757566v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National de La Sant&#233; Et de La Recherche M&#233;dicale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid E. Maalouf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeanblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Maalouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924634v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836860v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836921v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295287.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633115v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.07.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238169v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Annies Abd Hadi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Pennings" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7481-8_4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04995709v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>