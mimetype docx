--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -160,96 +160,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la « marge proche » au géoparc touristique : mobilités pédestres et transformations politiques dans les collines de Gunung Kidul (Java, Indonésie, XVe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">Approche diachronique des rapports ontologiques et dynamique des classifications de l’« environnement » face à la centralisation étatique : cultes locaux, figure du « tigre » et forêts (Java, Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Pratiques et métiers ”marcheurs” en Asie de l'Est. Traces et techniques des circulations à pied : perspectives modernes et contemporaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D2iA (UMRU 24140); Université Bordeaux-Montaigne, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3e Colloque du collectif PEER "Approches spatiales des liens entre le religieux et l'écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiona Pugliese (CEIIBA, UT2J); Edouard L’Hérisson (IFRAE, INALCO); Université de Toulouse Jean Jaurès, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334120v1</w:t>
+                <w:t xml:space="preserve">hal-05334138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace politique et formes d'engagement chez les jeunes : L'association Karang Taruna en milieu rural javanais</w:t>
               </w:r>
@@ -298,661 +298,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche diachronique des rapports ontologiques et dynamique des classifications de l’« environnement » face à la centralisation étatique : cultes locaux, figure du « tigre » et forêts (Java, Indonésie)</w:t>
+                <w:t xml:space="preserve">Du massacre communiste de 1965 à la répression « idéologique » du Nouvel Ordre. Une analyse politico-religieuse des conséquences, des résistances et des interprétations locales de l'événement dans la région de Gunung Kidul (Indonésie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque du collectif PEER "Approches spatiales des liens entre le religieux et l'écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fiona Pugliese (CEIIBA, UT2J); Edouard L’Hérisson (IFRAE, INALCO); Université de Toulouse Jean Jaurès, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Expériences de la violence et formes de mobilisations en contextes autoritaires, à partir du cas birman"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche Birmanie (GRBirmanie), CASE, EHESS, Jun 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334138v1</w:t>
+                <w:t xml:space="preserve">hal-05334133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du massacre communiste de 1965 à la répression « idéologique » du Nouvel Ordre. Une analyse politico-religieuse des conséquences, des résistances et des interprétations locales de l'événement dans la région de Gunung Kidul (Indonésie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former au terrain, où en est-on ? Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Expériences de la violence et formes de mobilisations en contextes autoritaires, à partir du cas birman"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche Birmanie (GRBirmanie), CASE, EHESS, Jun 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Assises de la recherche française sur l'Asie, GIS Asie, Aubervilliers, Campus Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334133v1</w:t>
+                <w:t xml:space="preserve">hal-05334180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former au terrain, où en est-on ? Table ronde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques religieuses au sein du contexte socio-rituel javanais : de l’espace social à l’arène locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la recherche française sur l'Asie, GIS Asie, Aubervilliers, Campus Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Séminaire IrAsia « Espace partagé du religieux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherches Asiatiques (Aix Marseille Université, CNRS, UMR7306), Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334180v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques religieuses au sein du contexte socio-rituel javanais : de l’espace social à l’arène locale</w:t>
+                <w:t xml:space="preserve">De la « marge proche » au géoparc touristique : mobilités pédestres et transformations politiques dans les collines de Gunung Kidul (Java, Indonésie, XVe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IrAsia « Espace partagé du religieux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherches Asiatiques (Aix Marseille Université, CNRS, UMR7306), Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Pratiques et métiers ”marcheurs” en Asie de l'Est. Traces et techniques des circulations à pied : perspectives modernes et contemporaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D2iA (UMRU 24140); Université Bordeaux-Montaigne, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334147v1</w:t>
+                <w:t xml:space="preserve">hal-05334120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier « Tourism and Covid-19 in Asia » et communication « Tourism and COVID-19 in the Javanese village of Bejiharjo (Java, Indonesia) »</w:t>
+                <w:t xml:space="preserve">D'une province &amp;quot;périphérique&amp;quot; à un géoparc touristique : comment les mobilités façonnent-elles les rapports au territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Asian Scholars (ICAS 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'IrAsia 2022 "Circulation(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRASIA, Mar 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334104v1</w:t>
+                <w:t xml:space="preserve">hal-05334194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une province &amp;quot;périphérique&amp;quot; à un géoparc touristique : comment les mobilités façonnent-elles les rapports au territoire ?</w:t>
+                <w:t xml:space="preserve">Atelier « Tourism and Covid-19 in Asia » et communication « Tourism and COVID-19 in the Javanese village of Bejiharjo (Java, Indonesia) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'IrAsia 2022 "Circulation(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRASIA, Mar 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Convention of Asian Scholars (ICAS 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334194v1</w:t>
+                <w:t xml:space="preserve">hal-05334104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An uncertain future? Development policies and sustainability in the face of rural youth aspirations. A comparative study of the touristic village of Bejiharjo and the agricultural village of Dadapayu (Gunung Kidul, Java)</w:t>
+                <w:t xml:space="preserve">Tourism and COVID-19 in the Javanese, village of Bejiharjo (Indonesia): the limits of tourism investment and resilience perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Interpretations of risks in contemporary Southeast Asia"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Institut on Contemporary Asia (IRASEC); Centre for Social Science an Sustainbale Development, Chiang May University (RCSD), Sep 2021, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Workshop "Tourism in the time of Pandemic : perspectives from Southeast Asia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Humanities and Social Sciences, Chiang Mai Rajabhat University; Research Institute on Contemporary Southeast Asia (IRASEC, CNRS-MEAE); Faculty of Humanities, Chiang Mai University, Dec 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334211v1</w:t>
+                <w:t xml:space="preserve">hal-05334204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism and COVID-19 in the Javanese, village of Bejiharjo (Indonesia): the limits of tourism investment and resilience perspectives</w:t>
+                <w:t xml:space="preserve">History from the Below' and On-The-Ground Experiences of 1965 Repression's to the Suharto's New Order: the Case of Two Javanese Villages of Gunungkidul Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Tourism in the time of Pandemic : perspectives from Southeast Asia"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Humanities and Social Sciences, Chiang Mai Rajabhat University; Research Institute on Contemporary Southeast Asia (IRASEC, CNRS-MEAE); Faculty of Humanities, Chiang Mai University, Dec 2021, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">AIFIS-MSU Conference on Indonesian Studies "Paradigms and new frontiers". Session "Perspectives on 1965 from Across the Disciplines: Ideology, Organization, and Infrastructure in the Rise and Fall of the PKI"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institut for Indonesian studies (AIFIS); Michigan State University (MSU), Jun 2021, Michigan State University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334204v1</w:t>
+                <w:t xml:space="preserve">hal-05334216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History from the Below' and On-The-Ground Experiences of 1965 Repression's to the Suharto's New Order: the Case of Two Javanese Villages of Gunungkidul Region</w:t>
+                <w:t xml:space="preserve">An uncertain future? Development policies and sustainability in the face of rural youth aspirations. A comparative study of the touristic village of Bejiharjo and the agricultural village of Dadapayu (Gunung Kidul, Java)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sendra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIFIS-MSU Conference on Indonesian Studies "Paradigms and new frontiers". Session "Perspectives on 1965 from Across the Disciplines: Ideology, Organization, and Infrastructure in the Rise and Fall of the PKI"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Institut for Indonesian studies (AIFIS); Michigan State University (MSU), Jun 2021, Michigan State University, United States</w:t>
+              <w:t xml:space="preserve">Workshop "Interpretations of risks in contemporary Southeast Asia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Institut on Contemporary Asia (IRASEC); Centre for Social Science an Sustainbale Development, Chiang May University (RCSD), Sep 2021, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334216v1</w:t>
+                <w:t xml:space="preserve">hal-05334211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-the-ground experiences of the Cold War. The Javanese village of Bejiharjo from the 1965 massacres until the end of Suharto New Order (1998)</w:t>
               </w:r>
@@ -1511,51 +1511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C669445B"/>
+    <w:nsid w:val="1388D29F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1742,51 +1742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-sendra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9629-0780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334120v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334133v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334147v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334104v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-sendra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9629-0780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334138v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sendra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334133v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334194v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334104v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334204v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334216v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334247v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>