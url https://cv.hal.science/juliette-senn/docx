--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -337,73 +337,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online conference, Austria</w:t>
+              <w:t xml:space="preserve">42ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232064v1</w:t>
+                <w:t xml:space="preserve">hal-03232050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responding to counter accounts: Exploring activists’ role in shaping nuclear accountability</w:t>
               </w:r>
@@ -419,73 +419,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, conférence en ligne, France</w:t>
+              <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online conference, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232050v1</w:t>
+                <w:t xml:space="preserve">hal-03232064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon accounting in the field of finance: insights, critical issues, and perspectives</w:t>
               </w:r>
@@ -829,73 +829,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th Annual meeting of the European Accounting Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">40th Annual meeting of the French Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566782v1</w:t>
+                <w:t xml:space="preserve">hal-02566781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental accounting disclosure strategies of firms: an experimental study on information’ users</w:t>
               </w:r>
@@ -911,73 +911,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual meeting of the French Accounting Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">42th Annual meeting of the European Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566781v1</w:t>
+                <w:t xml:space="preserve">hal-02566782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use and perceptions of environmental accounting figures by financial analysts: is the “comply or explain” approach working?</w:t>
               </w:r>
@@ -1121,493 +1121,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental accounting information: A qualitative study in the French regulatory context</w:t>
+                <w:t xml:space="preserve">Key executives’ narratives on disclosed environmental accounting information: An insiders’ perspective on Normativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th French Conference of the Centre for Social &amp; Environmental Accounting Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">29th Conference of the Centre for Social &amp; Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566775v1</w:t>
+                <w:t xml:space="preserve">hal-02566778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental accounting information: A qualitative study in the French regulatory context</w:t>
+                <w:t xml:space="preserve">Key executives’ perceptions on disclosed environmental accounting information: An insiders’ perspective on Normativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Public Interest Section, American Accounting Asssociation 31-1 avril.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">38th Conference of the French Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566774v1</w:t>
+                <w:t xml:space="preserve">hal-02566777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key executives’ narratives on disclosed environmental accounting information: An insiders’ perspective on Normativity</w:t>
+                <w:t xml:space="preserve">Environmental accounting information: A qualitative study in the French regulatory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference of the Centre for Social &amp; Environmental Accounting Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conference of the Public Interest Section, American Accounting Asssociation 31-1 avril.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566778v1</w:t>
+                <w:t xml:space="preserve">hal-02566774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key executives’ perceptions on disclosed environmental accounting information: An insiders’ perspective on Normativity</w:t>
+                <w:t xml:space="preserve">Environmental accounting information: A qualitative study in the French regulatory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference of the French Accounting Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">4th French Conference of the Centre for Social &amp; Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566777v1</w:t>
+                <w:t xml:space="preserve">hal-02566775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information comptable à caractère environnemental dans un contexte réglementaire : le cas des sociétés françaises cotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale de l’Association Française de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale CRM-LGCO-TBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147567v1</w:t>
+                <w:t xml:space="preserve">hal-02147562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information comptable à caractère environnemental dans un contexte réglementaire : le cas des sociétés françaises cotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale CRM-LGCO-TBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale de l’Association Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147562v1</w:t>
+                <w:t xml:space="preserve">hal-02147567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre la gestion des données comptables et la gestion des données environnementales</w:t>
               </w:r>
@@ -2328,51 +2328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-04-2018-3461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1479-359820180000007005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04255822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Grandazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01979742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Senn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-04-2018-3461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1479-359820180000007005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566780v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04255822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566822v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Grandazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/lexperience-de-la-these-en-management/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Larrinaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01979742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>