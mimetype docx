--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -66,881 +66,881 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From co-location to co-presence at work: building collectives in hybrid workplaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ianeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transforming working environments: challenges and opportunities. 21st European Congress on Work and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association on Work and Organizational Psychology (EAWOP), May 2025, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail hybride, collectif de travail et culture organisationnelle : le cas d’une entreprise de télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Leygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ianeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’appel d’un temps nouveau : l’humain au cœur de la transformation du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIIe Congrès de l'Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2023, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités hybrides et santé des salariés : comment intervenir en psychologie du travail et des organisations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la co-localisation à la co‑présence : penser le travail dans les organisations hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maria Ianeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.588.0051⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13rac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165481v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la co-localisation à la co‑présence : penser le travail dans les organisations hybrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Activités hybrides et santé des salariés : comment intervenir en psychologie du travail et des organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priska Lutumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Scavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stéphan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13rac⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (588), pp.51-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.588.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045331v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bateau de Thésée : une expérience de pensée philosophique pour parler des transformations du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70 (1), pp.47-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psm.241.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et sens du travail à distance. Le cas d’enseignants d’une école d’ingénieur pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (399), pp.26-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jdp.399.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basculer vers un travail médiatisé distant : quand la reconnaissance du/au travail devient une activité à part entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (4), pp.241-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880994v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-04874395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -958,103 +958,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méthode de l'objet technique à l'épreuve des activités médiatisées par les technologies : vers des objets techniques innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Cippelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priska Lutumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Scavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Gaubert; Bruno Cuvillier; Elisabeth Leblanc; Sabrina Rouat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthode de l'objet technique : reprendre la main sur l'activité</w:t>
@@ -1269,51 +1269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Lutumba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scavo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette St&#233;phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04605100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.241.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.399.0026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993197v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leygues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/307-la-methode-de-lobjet-technique-reprendre-la-main-sur-lactivite.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette St&#233;phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leygues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Lutumba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Morvan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scavo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04605100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.241.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.399.0026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/307-la-methode-de-lobjet-technique-reprendre-la-main-sur-lactivite.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>