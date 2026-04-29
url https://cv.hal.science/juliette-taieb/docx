--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -2104,243 +2104,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04339104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t>
+                <w:t xml:space="preserve">Tree-ring dating of Birnirk and Thule timbers (900-1700 CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">49th annual conference of the Alaska Anthropological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alaska Anthropological Association, Mar 2022, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03958916v1</w:t>
+                <w:t xml:space="preserve">halshs-03958912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring dating of Birnirk and Thule timbers (900-1700 CE)</w:t>
+                <w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Owen Mason</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th annual conference of the Alaska Anthropological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alaska Anthropological Association, Mar 2022, En ligne, United States</w:t>
+              <w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03958912v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting and Extending the Kobuk River Tree-Ring Master Chronology</w:t>
               </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th annual conference of the Alaska Anthropological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Fairbanks (Alaska), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,51 +3209,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03958888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3296,124 +3296,53 @@
                 <w:t xml:space="preserve">⟨NNT : 2023PA01H056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05288472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...69 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3481,51 +3410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA68404"/>
+    <w:nsid w:val="5CCE524E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3712,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-taieb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274021617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Norman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Krus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2025.21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Juday" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Andreis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Taieb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Figueroa Beltran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrin A. Ascencio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Mason" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E.Y. Norman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Patrick Juday" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05288472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04809462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-taieb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274021617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Norman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Krus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2025.21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Juday" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Andreis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Taieb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Figueroa Beltran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrin A. Ascencio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Mason" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E.Y. Norman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Patrick Juday" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05288472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>