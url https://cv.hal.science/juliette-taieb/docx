--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -2104,243 +2104,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04339104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring dating of Birnirk and Thule timbers (900-1700 CE)</w:t>
+                <w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Owen Mason</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th annual conference of the Alaska Anthropological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alaska Anthropological Association, Mar 2022, En ligne, United States</w:t>
+              <w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03958912v1</w:t>
+                <w:t xml:space="preserve">halshs-03958916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of Alaskan Neo-Inuit architectural timbers (11-13th)</w:t>
+                <w:t xml:space="preserve">Tree-ring dating of Birnirk and Thule timbers (900-1700 CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Mason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AmeriDendro2022, Symposium Dendroarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">49th annual conference of the Alaska Anthropological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alaska Anthropological Association, Mar 2022, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03958916v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting and Extending the Kobuk River Tree-Ring Master Chronology</w:t>
               </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th annual conference of the Alaska Anthropological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Fairbanks (Alaska), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Patrick Juday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Michelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,51 +3410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CCE524E"/>
+    <w:nsid w:val="B2B97F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3641,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-taieb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274021617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Norman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Krus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2025.21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Juday" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Andreis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Taieb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Figueroa Beltran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrin A. Ascencio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Mason" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E.Y. Norman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Patrick Juday" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05288472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-taieb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-8055" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/274021617" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Norman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Krus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ta&#239;eb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Anderson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2025.21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hsc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Juday" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Andreis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Guillaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Saumur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Taieb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883791v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669308v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Figueroa Beltran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrin A. Ascencio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Mason" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E.Y. Norman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Patrick Juday" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456084v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Elliott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Michelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05288472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H056" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>