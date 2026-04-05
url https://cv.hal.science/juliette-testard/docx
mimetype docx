--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -162,2295 +162,2489 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los textos jeroglíficos mayas en el altiplano central mexicano. Autoría y audiencia</w:t>
+                <w:t xml:space="preserve">Identifying exogenous models in central Mexico visual culture. Approaches to emulation processes in the figurative systems of Cacaxtla-Xochitécatl and Xochicalco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Redefining the Epiclassic Period in Mesoamerica. Proceedings of the Copenhagen Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317576v1</w:t>
+                <w:t xml:space="preserve">hal-05530240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una aproximación a las esculturas y las figurillas de piedra de Xochicalco, Morelos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redefining the Epiclassic : Synthesis, Summary and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Itzel Alvarado León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Fenoglio Limón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Itzel Alvarado León</w:t>
+                <w:t xml:space="preserve">Chistophe Helmke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Testard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Moreheart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Pharao Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueología Mexicana</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04016080v1</w:t>
+              <w:t xml:space="preserve">Redefining the Epiclassic Period in Mesoamerica. Proceedings of the Copenhagen Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Copenhagen, Denmark. pp.191-2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurillas en contexto(s) en Mesoamérica y los Andes. Nuevas aproximaciones para el estudio holístico de artefactos tridimensionales de arcilla</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les enjeux et avancées du projet NumArchAm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Faugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americae. European Journal of Americanist Archaeology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04621812v1</w:t>
+              <w:t xml:space="preserve">Journées scientifiques d’ArchAm « L’Archéologie dans les Amériques aujourd’hui » ; table ronde L’archéologie des techniques et les technologies numériques au service de l’archéologie américaniste.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies of legitimization in Mesoamerica. Uses of greenstone ﬁgurative plaques during the Epiclassic (AD 600–900)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What is up there? An Introduction of Common Issues in the Use of Hilltop Settlement Concept in Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">79e Annual Meeting of the Society for American Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625856v1</w:t>
+                <w:t xml:space="preserve">hal-03041532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurines in context(s) at La Quemada. Production, performance, and discard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De piedras y cerámicas matadas : ejemplos epiclásicos de Cacaxtla, Xochicalco y Cholula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Torvinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Americae. European Journal of Americanist Archaeology</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">VI Jornadas JIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Barcelona, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811422v1</w:t>
-[...552 lines deleted...]
-                <w:t xml:space="preserve">halshs-01875706v1</w:t>
+                <w:t xml:space="preserve">halshs-01996084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piercing the Body in Mesoamerica: Material, Social, and Ritual Significance from Historical and Archaeological Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Los textos jeroglíficos mayas en el altiplano central mexicano. Autoría y audiencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Helmke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of the Archaeology and Anthropology of Body Modification</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04935445v1</w:t>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.15-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14y9z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épiclassique (600 à 900 apr. J.-C.) : compétitions, interactions et hybridations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Figurillas en contexto(s) en Mesoamérica y los Andes. Nuevas aproximaciones para el estudio holístico de artefactos tridimensionales de arcilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de l’Amérique précolombienne</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03583237v1</w:t>
+              <w:t xml:space="preserve">Americae. European Journal of Americanist Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le postclassique ancien (900 à 1200 apr. J.-C.) et le phénomène de mésoaméricanisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Una aproximación a las esculturas y las figurillas de piedra de Xochicalco, Morelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Itzel Alvarado León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Garza Tarazona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas historique de l’Amérique précolombienne</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03583231v1</w:t>
+              <w:t xml:space="preserve">Arqueología Mexicana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXIX (179), pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefactos cerámicos y otros pequeños objetos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Strategies of legitimization in Mesoamerica. Uses of greenstone ﬁgurative plaques during the Epiclassic (AD 600–900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El Palacio. Historiography and new perspectives on a pre-Tarascan city of northern Michoacán, Mexico</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03025088v1</w:t>
+              <w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75-76, pp.118-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/717940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epiclassic Figurines of Xochitecatl, Tlaxcala, Mexico: hypothesis about their social lives and their ideological relevance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Figurines in context(s) at La Quemada. Production, performance, and discard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben A. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Torvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gods, Ancestors and Human Beings: Anthropomorphic Imagery in the Mesoamerican Highlands</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02483454v1</w:t>
+              <w:t xml:space="preserve">Americae. European Journal of Americanist Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Figurines, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPRESSIONNISME ET NATURALISME À CACAXTLA-XOCHITECATL ET XOCHICALCO (MEXIQUE) : UNE APPROCHE DES INTERACTIONS CULTURELLES PENDANT L'ÉPICLASSIQUE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mazapan-Style Figurines at El Palacio and their Significance for Early Postclassic Regional Interactions in Northern Michoacan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adoption et Adaptation </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01833522v1</w:t>
+              <w:t xml:space="preserve">Ancient Mesoamerica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.431-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956536119000026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02455470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie DUPEY GARCÍA y María Luisa VÁZQUEZ DE ÁGREDOS PASCUAL (eds), Painting the Skin. Pigments on Bodies and Codices in Pre-Columbian Mesoamerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Americae. European Journal of Americanist Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secuencias performativas y destrucción ritual de esculturas en Mesoamérica. Algunas hipótesis desde Cacaxtla, Xochicalco y Cholula (México) durante el Epiclásico (600 a 900 d. C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Americae. European Journal of Americanist Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.71-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercambiar en Mesoamérica durante el Epiclásico (600 a 900 d.C.): poder, prestigio y alteridad. Un análisis de la cultura material de Puebla-Tlaxcala y Morelos (México)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arqueología, fuentes etnohistóricas y retóricas de legitimización: un ensayo reflexivo sobre los olmecas xicalancas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anales de Antropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.142 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antro.2016.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations des représentations corporelles durant l’Épiclassique mésoaméricain (600 à 900 apr. j.‑c.) de Teotihuacan to Cacaxtla-Xochitecatl and Xochicalco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ateliers.9628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las figurillas epiclasicas de Xochitecatl, Tlax. Mexico: tipologia y simbolismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Carmen Serra Puche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinerarios. Revista de estudios lingüísticos, literarios, históricos y antropológicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.2013-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01875706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du prestige en Mésoamérique. Interactions et altérité dans le Mexique central à l’Épiclassique (600 à 900 apr. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Piercing the Body in Mesoamerica: Material, Social, and Ritual Significance from Historical and Archaeological Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016104v1</w:t>
+                <w:t xml:space="preserve">Eliseo F. Padilla Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of the Archaeology and Anthropology of Body Modification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2024, Oxford Handbooks Online, 9780197573433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197572528.013.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fábrica del prestigio en Mesoamérica. Interacciones y alteridad en el Altiplano central durante el período epiclásico (600-900 d.C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le postclassique ancien (900 à 1200 apr. J.-C.) et le phénomène de mésoaméricanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Faugère; Nicolas Goepfert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique de l’Amérique précolombienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-43, 2022, Atlas Mémoires, 978-2-7467-6019-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32028/9781803275574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04272215v1</w:t>
+                <w:t xml:space="preserve">hal-03583231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épiclassique (600 à 900 apr. J.-C.) : compétitions, interactions et hybridations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Faugère; Nicolas Goepfert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique de l’Amérique précolombienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-33, 2022, Atlas Mémoires, 978-2-7467-6019-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefactos cerámicos y otros pequeños objetos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ARCHAEOPRESS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Palacio. Historiography and new perspectives on a pre-Tarascan city of northern Michoacán, Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, , pp.135-171, 2020, Paris Monographs in American Archaeology, 9781789697964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epiclassic Figurines of Xochitecatl, Tlaxcala, Mexico: hypothesis about their social lives and their ideological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Carmen Serra Puche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University Press of Colorado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gods, Ancestors and Human Beings: Anthropomorphic Imagery in the Mesoamerican Highlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.266-300, 2020, 978-1-60732-994-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPRESSIONNISME ET NATURALISME À CACAXTLA-XOCHITECATL ET XOCHICALCO (MEXIQUE) : UNE APPROCHE DES INTERACTIONS CULTURELLES PENDANT L'ÉPICLASSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adoption et Adaptation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Publications de la Sorbonne, pp.111-139, 2013, Archéo Doct</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De piedras y cerámicas matadas: ejemplos epiclásicos de Cacaxtla, Xochicalco y Cholula (México, 600 a 900 d. C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La fabrique du prestige en Mésoamérique. Interactions et altérité dans le Mexique central à l’Épiclassique (600 à 900 apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04272167v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME Editions, 2023, 978-2-8066-3788-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fábrica del prestigio en Mesoamérica. Interacciones y alteridad en el Altiplano central durante el período epiclásico (600-900 d.C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Access Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris Monographs in American Archaeology 60, Eric Taladoire, 9781803275574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803275574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et avancées du projet NumArchAm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De piedras y cerámicas matadas: ejemplos epiclásicos de Cacaxtla, Xochicalco y Cholula (México, 600 a 900 d. C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’ArchAm « L’Archéologie dans les Amériques aujourd’hui » ; table ronde L’archéologie des techniques et les technologies numériques au service de l’archéologie américaniste.</w:t>
-[...172 lines deleted...]
-                <w:t xml:space="preserve">halshs-01996084v1</w:t>
+              <w:t xml:space="preserve">Canvi en situacions de crisis. Experiències passades i noves perspectives desde l’arqueologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.616-622, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Faugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Americae. European Journal of Americanist Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021-2022 (6-7), https://americae.fr/recherche-americae/?_sft_category=figurines, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2460,181 +2654,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La iconografia como vector de analisis de las interacciones culturales entre Altiplano, Golfo y Area maya en el Epiclasico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets du CEMCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions culturelles entre Hauts plateaux et Orient mésoaméricains pendant l'épiclassique. L'apport de l'analyse iconographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Journée doctorale ED 112 d’archéologie "Adoption et adaptation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2702,51 +2896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="435EE750"/>
+    <w:nsid w:val="E7CEC319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2933,51 +3127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-testard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5116-2304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197012388" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317576v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Helmke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Testard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y9z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Itzel Alvarado Le&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Garza Tarazona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Faug&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/717940" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Nelson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Torvinen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956536119000026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antro.2016.11.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.9628" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Serra Puche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo F. Padilla Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Manni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197572528.013.21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-de-lamerique-precolombienne/9782746760196" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833441v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-testard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5116-2304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197012388" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Testard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530252v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Itzel Alvarado Le&#243;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fenoglio Lim&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Helmke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moreheart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Pharao Hansen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317576v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Helmke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14y9z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Faug&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Garza Tarazona" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/717940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jadot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Torvinen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956536119000026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antro.2016.11.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.9628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Carmen Serra Puche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Olivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo F. Padilla Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Manni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197572528.013.21" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/atlas-de-lamerique-precolombienne/9782746760196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275574" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833441v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833454v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>