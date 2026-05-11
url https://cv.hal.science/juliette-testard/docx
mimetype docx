--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -2896,51 +2896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7CEC319"/>
+    <w:nsid w:val="6C4C0BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>