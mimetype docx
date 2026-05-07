--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -689,571 +689,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conformité, outil de juridicisation de la RSE et de transformation du droit</w:t>
+                <w:t xml:space="preserve">Personne(s) morale(s) et personne(s) physique(s) : comment renouveler l'approche personnaliste ? Réflexions à partir du droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin-Chenut, Kathia and de Quenaudon, René. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit: perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions A. Pedone, pp.303 et s., 2016, 978-2-233-00793-3</w:t>
+              <w:t xml:space="preserve">, Éditions A. Pedone, pp.173 et s, 2016, 978-2-233-00793-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743433v1</w:t>
+                <w:t xml:space="preserve">hal-01743437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Allocation and Referral</w:t>
+                <w:t xml:space="preserve">La loyauté des engagements : la RSE prise au mot par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin-Chenut, Kathia and de Quenaudon, René. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La RSE saisie par le droit: perspectives interne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions A. Pedone, pp.363 et s., 2016, 978-2-233-00793-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">M. Böse</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of Banking Transaction and Traffic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nieto Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ligeti, Katalin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toward a Prosecutor for the European Union: Volume 2: Draft Rules of Procedure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hart Publishing, 2016, Modern studies in European law, 978-1-84946-315-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case Allocation and Referral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ligeti, Katalin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toward a Prosecutor for the European Union: Volume 2: Draft Rules of Procedure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hart Publishing, 2016, Modern studies in European law, 978-1-84946-315-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conformité, outil de juridicisation de la RSE et de transformation du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin-Chenut, Kathia and de Quenaudon, René. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit: perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions A. Pedone, pp.363 et s., 2016, 978-2-233-00793-3</w:t>
+              <w:t xml:space="preserve">, Éditions A. Pedone, pp.303 et s., 2016, 978-2-233-00793-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Ligeti, Katalin. </w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives to Detention during the Sentencing Stage (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernardi, Alessandro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward a Prosecutor for the European Union: Volume 2: Draft Rules of Procedure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hart Publishing, 2016, Modern studies in European law, 978-1-84946-315-7</w:t>
+              <w:t xml:space="preserve">Prison Overcrowding and Alternatives to Detention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovene, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tricot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin-Chenut, Kathia and de Quenaudon, René. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La RSE saisie par le droit: perspectives interne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions A. Pedone, pp.173 et s, 2016, 978-2-233-00793-3</w:t>
-[...157 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Éditions A. Pedone, pp.111 et s., 2016, 978-2-233-00793-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1325,246 +1325,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecocrimes et Ecocide : quels responsables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Neyret, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des écocrimes à l'écocide: le droit pénal au secours de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2015, Droit(s) et développement durable, 978-2-8027-5000-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel du Parquet européen dans les projets législatifs. Observations critiques sur la proposition de règlement portant création du Parquet européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giudicelli-Delage, Geneviève and Manacorda, Stefano and Tricot, Juliette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle judiciaire du parquet européen: nécessité, modèles, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Société de Législation Comparée, 2015, Collection de l'UMR de Droit Comparé de Paris, 978-2-36517-043-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'affaire Erika : La responsabilité pénale des personnes morales au milieu du gué (Illustrations du potentiel transformateur du développement durable)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin-Chenut, Kathia and de Quenaudon, René. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable: mutations ou métamorphoses de la responsabilité?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. A. Pedone, 2015, Mutations, métamorphoses, 978-2-233-00785-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743441v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01743439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Liability and Compliance Programs in France</w:t>
               </w:r>
@@ -1734,208 +1734,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection du droit à la vie et les obligations positives de protection pénale dans le système interaméricain des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Martin-Chenut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Giudicelli-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Manacorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Devoir de punir ? Le système pénal face à la protection internationale du droit à la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societe de Legislation Comparée, pp.141-183, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les obligations européennes de protection pénale. Variations sur un même thème ? Le point de vue de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giudicelli-Delage, Geneviève and Manacorda, Stefano and Tricot, Juliette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoir de punir? le système pénal face à la protection internationale du droit à la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Société de législation comparée, 2013, Collectin de l'UMR de droit comparé de Paris, 978-2-36517-023-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743453v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02114845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Criminal Liability in France</w:t>
               </w:r>
@@ -2832,1222 +2832,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04403319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03960565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réinventer toujours » Mireille Delmas-Marty ou l'art de raconter le Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04070212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sweeney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04305680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">« Réinventer toujours » Mireille Delmas-Marty ou l'art de raconter le Droit</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.19</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tricot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03527199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture - Des mots pour et de Mireille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Fronza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca D Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.949</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca D Ambrosio</w:t>
+                <w:t xml:space="preserve">halshs-03815453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.503</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03139102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 04, pp.895</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03138913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 04, pp.991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03139063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.991</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi sur le devoir de vigilance : un modèle pour (re)penser la responsabilité des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.991</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.909</w:t>
+              <w:t xml:space="preserve">, 2018, 01, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures analytiques guidées. Quel modèle de procédure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.1015</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit et de jurisprudence de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 01, pp.203</w:t>
+              <w:t xml:space="preserve">, 2017, 04, pp.851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infractions environnementales face au renouvellement des stratégies et des techniques d'incrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743423v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02245427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répression française des abus de marché : entre contraintes européennes et comparaisons étrangères</w:t>
               </w:r>
@@ -5033,399 +5033,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (avril 2016-septembre 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique de droit de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (avril 2016-septembre 2016)</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (octobre 2015-mars 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (avril 2015-septembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (avril 2014-septembre 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (octobre 2013-mars 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743447v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01743448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du droit de l'Union européenne par la Cour de cassation (avril 2013-septembre 2013)</w:t>
               </w:r>
@@ -5567,51 +5567,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et principes de l’enquête pénale à l’épreuve des nouvelles technologies d’investigation et de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5815,51 +5815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E15556D"/>
+    <w:nsid w:val="5B28305E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6046,51 +6046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-tricot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0469-6493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092030963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli-Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manacorda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00463983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sotis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fronza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieto Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Ambrosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04480-4_23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04480-4_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04480-4_11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04480-4_11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743453v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sweeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D Ambrosio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01814588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01744345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lucas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Michineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-tricot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0469-6493" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092030963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli-Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manacorda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00463983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Giudicelli Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sotis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Fronza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieto Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. d'Ambrosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04480-4_23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04480-4_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-04480-4_11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04480-4_11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743456v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00483973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743463v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04403319v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960565v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sweeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca D Ambrosio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431412v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01814588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244942v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01744345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lucas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01743452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Michineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>