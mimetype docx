--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Vergnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Institut Galien Paris-Saclay, Université Paris-Saclay (Faculté de Pharmacie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Vergnaud est Professeure des Universités à la faculté de Pharmacie de l'Université Paris-Saclay. Elle effectue ses recherches au sein de l'Institut Galien Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ristow Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zancan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.119060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihana Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chain length of proximal enzymes-targeted polymers to inhibitory effect on three-dimensional multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Nakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.1097-1104. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-025-00779-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd‐Catalyzed Coupling of Bromo‐N‐(β‐glucopyranosyl)quinolin‐2‐ones with Amides: Synthesis of N‐glucosyl‐6BrCaQ Conjugates with Potent Anticancer Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Benmahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benmerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (15), pp.e202400195. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydrogel-based encapsulation of macrophages determines cell survival and functionality upon cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ortiz Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.123491. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (10), pp.e202400062. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.114052. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Activity of 3-(Heteroaryl)quinolin-2(1H)-ones Bis-Heterocycles as Potential Inhibitors of the Protein Folding Machinery Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Larghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27020412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Laquintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lopedota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 608, pp.121128. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various formulation approaches for the application of beta-lapachone in prostate cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119168. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costamagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2452-2463. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose distribution in glycoconjugated tetraphenylporphyrins governs their uptake mechanism and phototoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Daghildjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (01n02), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619500184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dequalinium chloride with phosphatidylcholine bilayers: A biophysical study with consequences on the development of lipid-based mitochondrial nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rajkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 537, pp.704--715. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lipid Polymer Nanoparticles for Combined Chemo- and Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.4045-4058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Al-Shaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02096216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and in vitro efficacy of liposomes containing the Hsp90 inhibitor 6BrCaQ in prostate cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Franzè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 499 (1-2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Calleja-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.1585-1603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin Gallate (EGCG) Prevents H2O2-Induced Oxidative Stress in Primary Rat Retinal Pigment Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (9), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02713683.2014.885532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange juice and its major polyphenol hesperidin consumption do not induce immunomodulation in healthy well-nourished humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), pp.130-135. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Aragão Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Kerdine-Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomal trichostatin A: therapeutic potential in hormone-dependent and -independent breast cancer xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.215-25. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HMBCI.2011.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Hydroxytamoxifen Inhibits Proliferation of Multiple Myeloma Cells In vitro through Down-Regulation of c-Myc, Up-Regulation of p27Kip1, and Modulation of Bcl-2 Family Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.2345-2354. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-04-1668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Selective Estrogen Receptor Modulator 4-Hydroxy Tamoxifen Induces G1 Arrest and Apoptosis of Multiple Myeloma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1010 (1), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1299.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Vergnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Institut Galien Paris-Saclay, Université Paris-Saclay (Faculté de Pharmacie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Vergnaud est Professeure des Universités à la faculté de Pharmacie de l'Université Paris-Saclay. Elle effectue ses recherches au sein de l'Institut Galien Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ristow Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zancan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.119060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihana Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chain length of proximal enzymes-targeted polymers to inhibitory effect on three-dimensional multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Nakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.1097-1104. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-025-00779-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd‐Catalyzed Coupling of Bromo‐N‐(β‐glucopyranosyl)quinolin‐2‐ones with Amides: Synthesis of N‐glucosyl‐6BrCaQ Conjugates with Potent Anticancer Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Benmahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benmerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (15), pp.e202400195. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydrogel-based encapsulation of macrophages determines cell survival and functionality upon cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ortiz Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.123491. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (10), pp.e202400062. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.114052. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Activity of 3-(Heteroaryl)quinolin-2(1H)-ones Bis-Heterocycles as Potential Inhibitors of the Protein Folding Machinery Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Larghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27020412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Laquintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lopedota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 608, pp.121128. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costamagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2452-2463. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various formulation approaches for the application of beta-lapachone in prostate cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119168. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose distribution in glycoconjugated tetraphenylporphyrins governs their uptake mechanism and phototoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Daghildjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (01n02), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619500184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dequalinium chloride with phosphatidylcholine bilayers: A biophysical study with consequences on the development of lipid-based mitochondrial nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rajkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 537, pp.704--715. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lipid Polymer Nanoparticles for Combined Chemo- and Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.4045-4058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Al-Shaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02096216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and in vitro efficacy of liposomes containing the Hsp90 inhibitor 6BrCaQ in prostate cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Franzè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 499 (1-2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Calleja-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.1585-1603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin Gallate (EGCG) Prevents H2O2-Induced Oxidative Stress in Primary Rat Retinal Pigment Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (9), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02713683.2014.885532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange juice and its major polyphenol hesperidin consumption do not induce immunomodulation in healthy well-nourished humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), pp.130-135. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Aragão Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Kerdine-Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomal trichostatin A: therapeutic potential in hormone-dependent and -independent breast cancer xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.215-25. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HMBCI.2011.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Hydroxytamoxifen Inhibits Proliferation of Multiple Myeloma Cells In vitro through Down-Regulation of c-Myc, Up-Regulation of p27Kip1, and Modulation of Bcl-2 Family Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.2345-2354. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-04-1668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Selective Estrogen Receptor Modulator 4-Hydroxy Tamoxifen Induces G1 Arrest and Apoptosis of Multiple Myeloma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1010 (1), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1299.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05452619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Koba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakamoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00779-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Redjdal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benmahdjoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ortiz Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123491" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Larghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marline N&#8217;diaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.885532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP9GL901-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HMBCI.2011.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-MSP82ZK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-04-1668" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renoir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.057" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05452619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Koba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakamoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00779-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Redjdal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benmahdjoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ortiz Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123491" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Larghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marline N&#8217;diaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.885532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP9GL901-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HMBCI.2011.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-MSP82ZK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-04-1668" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renoir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.057" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>