--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Vergnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Institut Galien Paris-Saclay, Université Paris-Saclay (Faculté de Pharmacie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Vergnaud est Professeure des Universités à la faculté de Pharmacie de l'Université Paris-Saclay. Elle effectue ses recherches au sein de l'Institut Galien Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ristow Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zancan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.119060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihana Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chain length of proximal enzymes-targeted polymers to inhibitory effect on three-dimensional multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Nakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.1097-1104. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-025-00779-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd‐Catalyzed Coupling of Bromo‐N‐(β‐glucopyranosyl)quinolin‐2‐ones with Amides: Synthesis of N‐glucosyl‐6BrCaQ Conjugates with Potent Anticancer Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Benmahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benmerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (15), pp.e202400195. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydrogel-based encapsulation of macrophages determines cell survival and functionality upon cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ortiz Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.123491. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (10), pp.e202400062. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.114052. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Activity of 3-(Heteroaryl)quinolin-2(1H)-ones Bis-Heterocycles as Potential Inhibitors of the Protein Folding Machinery Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Larghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27020412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Laquintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lopedota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 608, pp.121128. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costamagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2452-2463. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various formulation approaches for the application of beta-lapachone in prostate cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119168. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose distribution in glycoconjugated tetraphenylporphyrins governs their uptake mechanism and phototoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Daghildjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (01n02), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619500184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dequalinium chloride with phosphatidylcholine bilayers: A biophysical study with consequences on the development of lipid-based mitochondrial nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rajkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 537, pp.704--715. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lipid Polymer Nanoparticles for Combined Chemo- and Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.4045-4058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Al-Shaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02096216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and in vitro efficacy of liposomes containing the Hsp90 inhibitor 6BrCaQ in prostate cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Franzè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 499 (1-2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Calleja-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.1585-1603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin Gallate (EGCG) Prevents H2O2-Induced Oxidative Stress in Primary Rat Retinal Pigment Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (9), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02713683.2014.885532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange juice and its major polyphenol hesperidin consumption do not induce immunomodulation in healthy well-nourished humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), pp.130-135. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Aragão Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Kerdine-Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomal trichostatin A: therapeutic potential in hormone-dependent and -independent breast cancer xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.215-25. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HMBCI.2011.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Hydroxytamoxifen Inhibits Proliferation of Multiple Myeloma Cells In vitro through Down-Regulation of c-Myc, Up-Regulation of p27Kip1, and Modulation of Bcl-2 Family Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.2345-2354. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-04-1668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Selective Estrogen Receptor Modulator 4-Hydroxy Tamoxifen Induces G1 Arrest and Apoptosis of Multiple Myeloma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1010 (1), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1299.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Vergnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Institut Galien Paris-Saclay, Université Paris-Saclay (Faculté de Pharmacie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Vergnaud est Professeure des Universités à la faculté de Pharmacie de l'Université Paris-Saclay. Elle effectue ses recherches au sein de l'Institut Galien Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ristow Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zancan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.119060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihana Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chain length of proximal enzymes-targeted polymers to inhibitory effect on three-dimensional multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Nakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.1097-1104. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-025-00779-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd‐Catalyzed Coupling of Bromo‐N‐(β‐glucopyranosyl)quinolin‐2‐ones with Amides: Synthesis of N‐glucosyl‐6BrCaQ Conjugates with Potent Anticancer Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Benmahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benmerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (15), pp.e202400195. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydrogel-based encapsulation of macrophages determines cell survival and functionality upon cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ortiz Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.123491. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (10), pp.e202400062. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.114052. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Activity of 3-(Heteroaryl)quinolin-2(1H)-ones Bis-Heterocycles as Potential Inhibitors of the Protein Folding Machinery Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Larghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27020412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Laquintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lopedota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 608, pp.121128. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various formulation approaches for the application of beta-lapachone in prostate cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119168. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costamagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2452-2463. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose distribution in glycoconjugated tetraphenylporphyrins governs their uptake mechanism and phototoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Daghildjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (01n02), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619500184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dequalinium chloride with phosphatidylcholine bilayers: A biophysical study with consequences on the development of lipid-based mitochondrial nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rajkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 537, pp.704--715. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lipid Polymer Nanoparticles for Combined Chemo- and Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.4045-4058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Al-Shaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02096216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and in vitro efficacy of liposomes containing the Hsp90 inhibitor 6BrCaQ in prostate cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Franzè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 499 (1-2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Calleja-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.1585-1603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin Gallate (EGCG) Prevents H2O2-Induced Oxidative Stress in Primary Rat Retinal Pigment Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (9), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02713683.2014.885532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange juice and its major polyphenol hesperidin consumption do not induce immunomodulation in healthy well-nourished humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), pp.130-135. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Aragão Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Kerdine-Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomal trichostatin A: therapeutic potential in hormone-dependent and -independent breast cancer xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.215-25. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HMBCI.2011.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Hydroxytamoxifen Inhibits Proliferation of Multiple Myeloma Cells In vitro through Down-Regulation of c-Myc, Up-Regulation of p27Kip1, and Modulation of Bcl-2 Family Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.2345-2354. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-04-1668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Selective Estrogen Receptor Modulator 4-Hydroxy Tamoxifen Induces G1 Arrest and Apoptosis of Multiple Myeloma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1010 (1), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1299.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05452619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Koba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakamoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00779-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Redjdal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benmahdjoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ortiz Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123491" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Larghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marline N&#8217;diaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.885532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP9GL901-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HMBCI.2011.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-MSP82ZK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-04-1668" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renoir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.057" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05452619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Koba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakamoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00779-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Redjdal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benmahdjoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ortiz Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123491" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Larghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marline N&#8217;diaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.885532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP9GL901-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HMBCI.2011.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-MSP82ZK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-04-1668" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renoir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.057" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>