--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Vergnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Institut Galien Paris-Saclay, Université Paris-Saclay (Faculté de Pharmacie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Vergnaud est Professeure des Universités à la faculté de Pharmacie de l'Université Paris-Saclay. Elle effectue ses recherches au sein de l'Institut Galien Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ristow Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zancan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.119060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihana Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chain length of proximal enzymes-targeted polymers to inhibitory effect on three-dimensional multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Nakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.1097-1104. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-025-00779-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd‐Catalyzed Coupling of Bromo‐N‐(β‐glucopyranosyl)quinolin‐2‐ones with Amides: Synthesis of N‐glucosyl‐6BrCaQ Conjugates with Potent Anticancer Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Benmahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benmerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (15), pp.e202400195. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydrogel-based encapsulation of macrophages determines cell survival and functionality upon cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ortiz Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.123491. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (10), pp.e202400062. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.114052. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Activity of 3-(Heteroaryl)quinolin-2(1H)-ones Bis-Heterocycles as Potential Inhibitors of the Protein Folding Machinery Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Larghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27020412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Laquintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lopedota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 608, pp.121128. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various formulation approaches for the application of beta-lapachone in prostate cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119168. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costamagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2452-2463. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose distribution in glycoconjugated tetraphenylporphyrins governs their uptake mechanism and phototoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Daghildjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (01n02), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619500184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dequalinium chloride with phosphatidylcholine bilayers: A biophysical study with consequences on the development of lipid-based mitochondrial nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rajkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 537, pp.704--715. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lipid Polymer Nanoparticles for Combined Chemo- and Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.4045-4058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Al-Shaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02096216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and in vitro efficacy of liposomes containing the Hsp90 inhibitor 6BrCaQ in prostate cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Franzè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 499 (1-2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Calleja-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.1585-1603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin Gallate (EGCG) Prevents H2O2-Induced Oxidative Stress in Primary Rat Retinal Pigment Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (9), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02713683.2014.885532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange juice and its major polyphenol hesperidin consumption do not induce immunomodulation in healthy well-nourished humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), pp.130-135. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Aragão Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Kerdine-Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomal trichostatin A: therapeutic potential in hormone-dependent and -independent breast cancer xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.215-25. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HMBCI.2011.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Hydroxytamoxifen Inhibits Proliferation of Multiple Myeloma Cells In vitro through Down-Regulation of c-Myc, Up-Regulation of p27Kip1, and Modulation of Bcl-2 Family Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.2345-2354. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-04-1668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Selective Estrogen Receptor Modulator 4-Hydroxy Tamoxifen Induces G1 Arrest and Apoptosis of Multiple Myeloma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1010 (1), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1299.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Juliette Vergnaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Institut Galien Paris-Saclay, Université Paris-Saclay (Faculté de Pharmacie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Vergnaud est Professeure des Universités à la faculté de Pharmacie de l'Université Paris-Saclay. Elle effectue ses recherches au sein de l'Institut Galien Paris-Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of TRAP1 in the C-terminal domain influences mitochondria properties and breast cancer cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ristow Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Zancan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 196, pp.119060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2026.119060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary Delivery of siRNA Anti‐TNFα‐loaded Lipid Nanoparticles for Rapid Recovery in Murine Acute Lung Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihana Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Emam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (29), pp.e00695. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202500695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust micelles formulation to improve systemic corticosteroid therapy in sepsis in multiple healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Louaguenouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baticle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113635. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the role of polyethylene glycol-lipid anchors in siRNA-LNP efficacy for P2y2 inhibition in bone marrow-derived macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinglin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 684, pp.126186. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation of Porphysomes for Improved Photodynamic Therapy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alhoussein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatia Merabishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdechakour Elkihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cressey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.113621. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.113621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision engineering of macrophage reprogramming with RNA interference-loaded lipid nanoparticles: a game-changer in cancer immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sezen Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Delivery and Translational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13346-025-01970-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of chain length of proximal enzymes-targeted polymers to inhibitory effect on three-dimensional multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Koba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Nakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Domenichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.1097-1104. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/s43579-025-00779-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd‐Catalyzed Coupling of Bromo‐N‐(β‐glucopyranosyl)quinolin‐2‐ones with Amides: Synthesis of N‐glucosyl‐6BrCaQ Conjugates with Potent Anticancer Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Redjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Benmahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Benmerad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (15), pp.e202400195. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled hydrogel-based encapsulation of macrophages determines cell survival and functionality upon cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Ortiz Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 650, pp.123491. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Solubility Challenges: Liposomal isoCoQ‐Carbazole as a Promising Anti‐Tumor Agent for Inoperable and Radiation‐Insensitive cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Lamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (10), pp.e202400062. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202400062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic phosphorus dendrons-associated with anti-inflammatory siRNA reduce symptoms in murine collagen-induced arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Karpus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannosylation Of Budesonide Palmitate Nanoprodrugs For Improved Macrophage Targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Pinheiro Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Desmaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.112-120. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antiproliferative activity of 6BrCaQ-TPP conjugates for targeting the mitochondrial heat shock protein TRAP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hyen Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, pp.114052. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.114052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Activity of 3-(Heteroaryl)quinolin-2(1H)-ones Bis-Heterocycles as Potential Inhibitors of the Protein Folding Machinery Hsp90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Larghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.412. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27020412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dexamethasone and TNF-α siRNA within the same nanoparticles to enhance anti-inflammatory effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceline Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.120381. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of purified glycogen derivatives as siRNA nanovectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Francesco Racaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Laquintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Lopedota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 608, pp.121128. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.121128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of various formulation approaches for the application of beta-lapachone in prostate cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rosilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.119168. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotoxicology at the particle/micelle frontier: influence of core-polymerization on the intracellular distribution, cytotoxicity and genotoxicity of polydiacetylene micelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Costamagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jamgotchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.2452-2463. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR08714A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mannose distribution in glycoconjugated tetraphenylporphyrins governs their uptake mechanism and phototoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Daghildjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athena Kasselouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (01n02), pp.175-184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1088424619500184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of dequalinium chloride with phosphatidylcholine bilayers: A biophysical study with consequences on the development of lipid-based mitochondrial nanomedicines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rajkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 537, pp.704--715. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Lipid Polymer Nanoparticles for Combined Chemo- and Photodynamic Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marline N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (9), pp.4045-4058. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.9b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer drug resistance: rationale for drug delivery systems and targeted inhibition of HSP90 family proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20517/cdr.2019.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor activity of nanoliposomes encapsulating the novobiocin analog 6BrCaQ in a triple-negative breast cancer model in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Al-Shaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02096216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptamer-guided siRNA-loaded nanomedicines for systemic gene silencing in CD-44 expressing murine triple-negative breast cancer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walhan Alshaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and in vitro efficacy of liposomes containing the Hsp90 inhibitor 6BrCaQ in prostate cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Franzè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 499 (1-2), pp.101-109. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Modified Biodegradable Nanoparticles' Impact on Cytotoxicity and Inflammation Response on a Co-Culture of Lung Epithelial Cells and Human-Like Macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (1), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jbn.2016.2126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and Pharmacokinetics of Thermosensitive Stealth® Liposomes Encapsulating 5-Fluorouracil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Novell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Calleja-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (5), pp.1585-1603. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-014-1559-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface coating mediates the toxicity of polymeric nanoparticles towards human-like macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tsapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pallardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 482 (1-2), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigallocatechin Gallate (EGCG) Prevents H2O2-Induced Oxidative Stress in Primary Rat Retinal Pigment Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (9), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/02713683.2014.885532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange juice and its major polyphenol hesperidin consumption do not induce immunomodulation in healthy well-nourished humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (1), pp.130-135. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of surface-modified PLGA nanoparticles toward lung alveolar epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Grabowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hillaireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letícia Aragão Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia Kerdine-Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454 (2), pp.686-694. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemon Verbena Infusion Consumption Attenuates Oxidative Stress in Dextran Sulfate Sodium-Induced Colitis in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Diseases and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (12), pp.3534-3545. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10620-011-1784-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomal trichostatin A: therapeutic potential in hormone-dependent and -independent breast cancer xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Urbinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.215-25. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HMBCI.2011.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antitumoral properties of pure antiestrogen RU 58668-loaded liposomes in multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Connault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1-3), pp.67-78. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2006.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Hydroxytamoxifen Inhibits Proliferation of Multiple Myeloma Cells In vitro through Down-Regulation of c-Myc, Up-Regulation of p27Kip1, and Modulation of Bcl-2 Family Members</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (6), pp.2345-2354. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-04-1668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-21. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative drug delivery nanosystems improve the anti-tumor activity in vitro and in vivo of anti-estrogens in human breast cancer and multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Ameller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (1-3), pp.111-121. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02532838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Selective Estrogen Receptor Modulator 4-Hydroxy Tamoxifen Induces G1 Arrest and Apoptosis of Multiple Myeloma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1010 (1), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1196/annals.1299.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro L-arginine deprivation impairs natural killer cell functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Society of Parenteral and Enteral Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité cytolytique des cellules Natural Killer humaines en réponse à une déplétion en arginine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05452619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Koba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakamoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00779-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Redjdal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benmahdjoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ortiz Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123491" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Larghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marline N&#8217;diaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.885532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP9GL901-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HMBCI.2011.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-MSP82ZK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-04-1668" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renoir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.057" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ristow Branco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Zancan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Messaoudi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2026.119060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglin Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihana Achour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Emam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Louaguenouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202500695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baticle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lamy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113635" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezen G&#252;l" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Mino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126186" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432004v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alhoussein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatia Merabishvili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cressey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.113621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Fattal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13346-025-01970-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05452619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Koba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Nakamoto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00779-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Redjdal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Benmahdjoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hyen Luong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bideau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ortiz Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hillaireau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123491" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mougin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tsapis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Karpus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01117" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475936v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Pinheiro Do Nascimento" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franceline Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desma&#235;le" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Mathieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chamayou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.114052" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Larghi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sauvage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Alami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020412" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra G&#252;rcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Francesco Racaniello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Laquintana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lopedota" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Cutrignelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.121128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena Kasselouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119168" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costamagna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Clarisse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jamgotchian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08714A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Daghildjian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marline N&#8217;diaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rajkovic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.9b00797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/cdr.2019.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Al-Shaer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2018.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4C5BW1J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252728v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walhan Alshaer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.12.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franz&#232;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.053" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMDKXVL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Grabowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbn.2016.2126" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438401v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Calleja-Gonzalez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-014-1559-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.11.042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q836D528-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638847v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.885532" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2013.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP9GL901-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Arag&#227;o Santiago" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.05.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50T5XG96-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-011-1784-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F297DE276E8DFAF1CB32C00AB4DC6CB37772B3D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Urbinati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marsaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Michel Renoir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HMBCI.2011.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-MSP82ZK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02424614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauduchon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouilleux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Connault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2006.03.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-04-1668" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ameller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougelet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2004.12.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02532838v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02427345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renoir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1299.057" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817691v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>