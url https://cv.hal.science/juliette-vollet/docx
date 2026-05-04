--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -186,774 +186,895 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le raccrochage scolaire à la croisée du temps et de l’événement</w:t>
+                <w:t xml:space="preserve">Le travail invisible des lycéen·nes. Ces élèves qui cumulent études et activités rémunérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Zaffran</w:t>
+                <w:t xml:space="preserve">Thierry Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 483</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04209676v1</w:t>
+                <w:t xml:space="preserve">halshs-05606115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trois temps du non-recours. Le cas des décrocheurs scolaires et l’offre de formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le raccrochage scolaire à la croisée du temps et de l’événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpsf.144.0041⟩</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, École et jeunesses. Quelle évolution pédagogique en France ?, 50, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.050.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04209647v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que ne mesurent pas les politiques publiques. L’exemple français des dispositifs de lutte contre le décrochage scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les trois temps du non-recours. Le cas des décrocheurs scolaires et l’offre de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.5094⟩</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Catégoriser et insérer les pauvres : perspectives dynamiques et pluridimensionnelles, 144, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.144.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03657329v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalisation du drame et réappropriation du corps des jeunes en établissement pour accidentés de la route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ce que ne mesurent pas les politiques publiques. L’exemple français des dispositifs de lutte contre le décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.3512⟩</w:t>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.115-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.5094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03657322v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03657329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques raisons temporelles et spatiales du retour aux études des « décrocheurs » scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rationalisation du drame et réappropriation du corps des jeunes en établissement pour accidentés de la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ep.084.0040⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Accompagnement et médiation : de l’inclusion prescrite à l’inclusion réelle, 6 (2), pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02478928v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03657322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner et saisir sa « deuxième chance » : les formes élémentaires du quasi-marché de la formation des jeunes sans diplôme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quelques raisons temporelles et spatiales du retour aux études des « décrocheurs » scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.6146⟩</w:t>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Des absences au décrochage scolaire. Penser le décrochage scolaire, 84, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.084.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01961700v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02478928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il raisonnable de ne pas croire au diplôme ? Le cas des décrocheurs scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Donner et saisir sa « deuxième chance » : les formes élémentaires du quasi-marché de la formation des jeunes sans diplôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le retour en formation : une vraie chance ?, 143, pp.57-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.6146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611136v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire pour refaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Est-il raisonnable de ne pas croire au diplôme ? Le cas des décrocheurs scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire pour refaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, Inégalités sociales, motivation scolaire, offre de formation, décrochage, 90, pp.137-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/halshs-01348904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01348904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -963,413 +1084,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de « raccrocheurs » : enjeux et effets des dispositifs de « remédiation » au décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'information et d'échanges de pratiques pour les Conseils régionaux « Lutte contre le décrochage et mise en œuvre des PSAD, de la remédiation à la prévention : quel nouveau rôle pour les régions ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil régional de Centre-Val de Loire, Jun 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02483248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de l’indicateur 'taux de sorties positives' dans l’évaluation des dispositifs de remédiation au décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Formation et Insertion professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union régionale des organismes de formation en Ile-de-France, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02863667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du décrochage scolaire au raccrochage éducatif : s’engager dans des dispositifs de 'réparation' au décrochage scolaire après avoir quitté l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque international du Lasalé, Dispositifs d'accrochage scolaire et continuité éducative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haute école pédagogique du canton de Vaud, Jul 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02863712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;décrocheurs scolaires&amp;quot; qui raccrochent. Le cas de l'École de la deuxième chance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'axe Inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jun 2014, Université de Bordeaux, campus Victoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01021821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le dispositif fait aux jeunes. Modalités d'accès et d'appropriation par les jeunes des dispositifs de remédiation au décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Trajectoires professionnelles et dispositifs publics en action, Université Paris-Dauphine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01021830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1379,113 +1500,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zadig après l'école : pourquoi les décrocheurs scolaires raccrochent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.224, 2018, 978-2-35687-546-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01717189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1495,176 +1616,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail rémunéré des lycéen·nes : des expériences laborieuses diversifiées susceptibles d’accroître les inégalités scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Berthaud; Claire Bonnard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités scolaires et professionnelles. Nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-129, 2025, Céreq Échanges, 978-2-487574-04-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/142hq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1674,114 +1795,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribulations d'une jeunesse sans diplôme : de l'école aux dispositifs « seconde chance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016BORD0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01907276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1849,51 +1970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7A6FE17"/>
+    <w:nsid w:val="447D128B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2080,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-vollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1083-5402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197911730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/288148704235936931271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Zaffran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0087" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.144.0041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657322v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3512" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.084.0040" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01348904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/zadig-apres-lecole-pourquoi-les-decrocheurs-scolaires-raccrochent-ils/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Harmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5948?lang=fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01907276v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliette-vollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1083-5402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197911730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/288148704235936931271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Harmand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209676v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Zaffran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.050.0087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.144.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5094" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.084.0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.6146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01348904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/zadig-apres-lecole-pourquoi-les-decrocheurs-scolaires-raccrochent-ils/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cereq/5948?lang=fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01907276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>