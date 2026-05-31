--- v1 (2026-05-04)
+++ v2 (2026-05-31)
@@ -1970,51 +1970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="447D128B"/>
+    <w:nsid w:val="B033D12F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>