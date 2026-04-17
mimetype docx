--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1042,273 +1042,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of DICER-LIKE proteins in response to environmental stresses in Arabidopsis thaliana.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox regulation of the RNAse III like protein RTL1 and its impact on small RNAs biogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888074v1</w:t>
+                <w:t xml:space="preserve">hal-04888102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of the RNAse III like protein RTL1 and its impact on small RNAs biogenesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox regulation of DICER-LIKE proteins in response to environmental stresses in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Saez-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888102v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of multispectral autofluorescence imaging to histochemistry in understanding sorghum internode hydrolysis pattern ?</w:t>
               </w:r>
@@ -1609,319 +1609,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EpiPlant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887924v1</w:t>
+                <w:t xml:space="preserve">hal-04887852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Multispectral Autofluorescence Imaging to Histochemistry in Understanding Sorghum Internode Hydrolysis Pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avilien Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizee Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Plant Spectroscopy Conference IPSC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">EMBO Workshop "Molecular responses of plants facing climate change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066495v1</w:t>
+                <w:t xml:space="preserve">hal-04887924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of histone acetylation in response to environmental stress in A. thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bariat</w:t>
+                <w:t xml:space="preserve">Contribution of Multispectral Autofluorescence Imaging to Histochemistry in Understanding Sorghum Internode Hydrolysis Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPlant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Banyuls - sur - Mer, France</w:t>
+              <w:t xml:space="preserve">3. International Plant Spectroscopy Conference IPSC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887852v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2076,51 +2076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4981-7_2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555742v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.06.105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemesle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066495v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolei Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Bao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changli Zeng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527021123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Auverlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avilien Dard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4981-7_2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555742v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio S&#225;ez-V&#225;squez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068398v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bariat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404574v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.05.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Saez-Vasquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03853039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2022.06.105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lemesle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaucheret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Weiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>