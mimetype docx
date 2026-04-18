--- v0 (2026-03-18)
+++ v1 (2026-04-18)
@@ -572,399 +572,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Scale Mechanical Metamaterial with a Controllable Transition in the Poisson's Ratio and Band Gap Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+                <w:t xml:space="preserve">Glide-reflection symmetric phononic crystal interface: variation on a theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202210993⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.723016 (6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10409-023-23016-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233171v1</w:t>
+                <w:t xml:space="preserve">hal-04233181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide-reflection symmetric phononic crystal interface: variation on a theme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the elastic and piezoelectric tensors of sapphire and lithium niobate from Brillouin light backscattering measurements of a single crystal sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehima Ugarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emil Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (18), pp.185103 (13)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233181v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the elastic and piezoelectric tensors of sapphire and lithium niobate from Brillouin light backscattering measurements of a single crystal sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Scale Mechanical Metamaterial with a Controllable Transition in the Poisson's Ratio and Band Gap Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fehima Ugarak</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lianchao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (20), pp.2210993 (10). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202210993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390691v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parrot Beak-Inspired Metamaterials with Friction and Interlocking Mechanisms 3D/4D Printed in Micro and Macro Scales for Supreme Energy Absorption/Dissipation</w:t>
               </w:r>
@@ -1084,51 +1084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reciprocal and non-Newtonian mechanical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianchao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1212,2084 +1212,2084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step-Lithography Micro-Stepper Based on Frictional Contact and Chiral Metamaterial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Tan</w:t>
+                <w:t xml:space="preserve">3D Auxetic Metamaterials with Elastically-Stable Continuous Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianchao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Linzhi Wu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.2204721 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813121v1</w:t>
+                <w:t xml:space="preserve">hal-03831666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological waves guided by a glide-reflection symmetric crystal interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed tubular mechanical metamaterial as lightweight load-bearing structure and energy absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifeng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.104957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813135v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Auxetic Metamaterials with Elastically-Stable Continuous Phase Transition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological waves guided by a glide-reflection symmetric crystal interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.064304 (6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.064304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831666v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed tubular mechanical metamaterial as lightweight load-bearing structure and energy absorber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qingxiang Ji</w:t>
+                <w:t xml:space="preserve">Micro‐Scale Auxetic Hierarchical Mechanical Metamaterials for Shape Morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104957⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (14), pp.2110115 (5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202110115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813039v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological waves guided by a glide-reflection symmetric crystal interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muamer Kadic</w:t>
+                <w:t xml:space="preserve">Deep learning based design of thermal metadevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.123149 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813053v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro‐Scale Auxetic Hierarchical Mechanical Metamaterials for Shape Morphing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+                <w:t xml:space="preserve">Brillouin Light Scattering Characterisation of Gray Tone 3D Printed Isotropic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehima Ugarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (14), pp.2110115 (5). </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.4070 (10). </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202110115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15124070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258140v1</w:t>
+                <w:t xml:space="preserve">hal-03813119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning based design of thermal metadevices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">3D lightweight mechanical metamaterial with nearly isotropic inelastic large deformation response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifeng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.105057 (19). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.105057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813124v1</w:t>
+                <w:t xml:space="preserve">hal-03889479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Light Scattering Characterisation of Gray Tone 3D Printed Isotropic Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+                <w:t xml:space="preserve">Variable Dual Auxeticity of the Hierarchical Mechanical Metamaterial Composed of Re-Entrant Structural Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15124070⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259 (12), pp.2200404 (12). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202200404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813119v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D lightweight mechanical metamaterial with nearly isotropic inelastic large deformation response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Deep learning based design of thermal metadevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Huifeng Tan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.123149 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889479v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Dual Auxeticity of the Hierarchical Mechanical Metamaterial Composed of Re-Entrant Structural Motifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topological waves guided by a glide-reflection symmetric crystal interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.064304 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258211v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning based design of thermal metadevices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
+                <w:t xml:space="preserve">Single-Step-Lithography Micro-Stepper Based on Frictional Contact and Chiral Metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linzhi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (28), pp.2202128 (7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202202128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813041v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental realization of a pillared metasurface for flexural wave focusing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Topological Circuitry in Square and Rectangular Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wan Wang</w:t>
+                <w:t xml:space="preserve">Richard Wiltshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard V Craster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.054056 (13)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414231v1</w:t>
+                <w:t xml:space="preserve">hal-03456174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Topological Circuitry in Square and Rectangular Phononic Crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard V Craster</w:t>
+                <w:t xml:space="preserve">Experimental observation of roton-like dispersion relations in metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fidelis Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.054056 (13)</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (49), pp.eabm2189 (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456174v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of roton-like dispersion relations in metamaterials</w:t>
+                <w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap at megahertz frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tobias Frenzel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (6), pp.063507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549391v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap at megahertz frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective anisotropy of periodic acoustic and elastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.215106 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186585v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective anisotropy of periodic acoustic and elastic composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
+                <w:t xml:space="preserve">Experimental realization of a pillared metasurface for flexural wave focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muamer Kadic</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yabin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.051125 (7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0052278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360016v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal isotropic, reusable truss lattice material with near-zero Poisson’s ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifeng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.101048. </w:t>
@@ -3372,51 +3372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-Reflection Symmetric Topological Phononic Crystal Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-Reflection Symmetric Topological Phononic Crystal Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,77 +3575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic topological circuitry in square and rectangular phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wiltshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V Craster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15F639B1"/>
+    <w:nsid w:val="098C48A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4245,51 +4245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-andres-iglesias-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9701-2785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268988587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbot Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112900" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Prodan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dudek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spaggiari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianchao Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210993" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-023-23016-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390691v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Hamzehei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qingxiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40493-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhi Wu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202202128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Ji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Tan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104957" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.064304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202110115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Fang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414231v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabin Jin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052278" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wiltshaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fidelis Gross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Frenzel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033615" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360016v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04071317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCD003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-andres-iglesias-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9701-2785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268988587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbot Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112900" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Prodan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dudek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spaggiari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-023-23016-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianchao Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210993" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Hamzehei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qingxiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40493-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.064304" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202110115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhi Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202202128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wiltshaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fidelis Gross" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Frenzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033615" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabin Jin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052278" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04071317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCD003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>