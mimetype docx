--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -153,3189 +153,3323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-optimized multimaterial 4D-printed Fabry–Perot filter with enhanced thermal stability using two-photon polymerization</w:t>
+                <w:t xml:space="preserve">Active elastic metamaterials for zero-frequency and zero-wave-number band gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Moughames</w:t>
+                <w:t xml:space="preserve">Brahim Lemkalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martínez</w:t>
+                <w:t xml:space="preserve">Alaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+                <w:t xml:space="preserve">Qingxiang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbot Antoine</w:t>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.112900. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25 (1), pp.014027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/ynnm-619n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017023v1</w:t>
+                <w:t xml:space="preserve">hal-05604733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumping with symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Topology-optimized multimaterial 4D-printed Fabry–Perot filter with enhanced thermal stability using two-photon polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Prodan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbot Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad3053⟩</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.112900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745636v1</w:t>
+                <w:t xml:space="preserve">hal-05017023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-scale graded mechanical metamaterials exhibiting versatile poisson’s ratio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luke Mizzi</w:t>
+                <w:t xml:space="preserve">Pumping with symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Spaggiari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117151⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (1), pp.16004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad3053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233172v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glide-reflection symmetric phononic crystal interface: variation on a theme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Micro-Scale Mechanical Metamaterial with a Controllable Transition in the Poisson's Ratio and Band Gap Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Prodan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hirsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianchao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10409-023-23016-x⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (20), pp.2210993 (10). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202210993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233181v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the elastic and piezoelectric tensors of sapphire and lithium niobate from Brillouin light backscattering measurements of a single crystal sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fehima Ugarak</w:t>
+                <w:t xml:space="preserve">Glide-reflection symmetric phononic crystal interface: variation on a theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Prodan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Mechanica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.723016 (6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10409-023-23016-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390691v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Scale Mechanical Metamaterial with a Controllable Transition in the Poisson's Ratio and Band Gap Formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Estimation of the elastic and piezoelectric tensors of sapphire and lithium niobate from Brillouin light backscattering measurements of a single crystal sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehima Ugarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (18), pp.185103 (13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202210993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04233171v1</w:t>
+                <w:t xml:space="preserve">hal-04390691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parrot Beak-Inspired Metamaterials with Friction and Interlocking Mechanisms 3D/4D Printed in Micro and Macro Scales for Supreme Energy Absorption/Dissipation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Micro-scale graded mechanical metamaterials exhibiting versatile poisson’s ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Mizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spaggiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202201842⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.117151 (11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233189v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reciprocal and non-Newtonian mechanical metamaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Parrot Beak-Inspired Metamaterials with Friction and Interlocking Mechanisms 3D/4D Printed in Micro and Macro Scales for Supreme Energy Absorption/Dissipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Hamzehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Bodaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Qingxiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ulliac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40493-6⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.2201842 (8). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202201842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283537v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Auxetic Metamaterials with Elastically-Stable Continuous Phase Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Non-reciprocal and non-Newtonian mechanical metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianchao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.4778 (10). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40493-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831666v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed tubular mechanical metamaterial as lightweight load-bearing structure and energy absorber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">3D Auxetic Metamaterials with Elastically-Stable Continuous Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianchao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.2204721 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813039v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological waves guided by a glide-reflection symmetric crystal interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Closed tubular mechanical metamaterial as lightweight load-bearing structure and energy absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifeng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.104957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.064304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03813053v1</w:t>
+                <w:t xml:space="preserve">hal-03813039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro‐Scale Auxetic Hierarchical Mechanical Metamaterials for Shape Morphing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+                <w:t xml:space="preserve">Topological waves guided by a glide-reflection symmetric crystal interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202110115⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.064304 (6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.064304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258140v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning based design of thermal metadevices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro‐Scale Auxetic Hierarchical Mechanical Metamaterials for Shape Morphing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (14), pp.2110115 (5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202110115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813124v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin Light Scattering Characterisation of Gray Tone 3D Printed Isotropic Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning based design of thermal metadevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Qingxiang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.123149 (6)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813119v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D lightweight mechanical metamaterial with nearly isotropic inelastic large deformation response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Brillouin Light Scattering Characterisation of Gray Tone 3D Printed Isotropic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehima Ugarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Huifeng Tan</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.105057⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.4070 (10). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15124070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889479v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Dual Auxeticity of the Hierarchical Mechanical Metamaterial Composed of Re-Entrant Structural Motifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">3D lightweight mechanical metamaterial with nearly isotropic inelastic large deformation response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifeng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.202200404⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.105057 (19). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.105057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258211v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning based design of thermal metadevices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable Dual Auxeticity of the Hierarchical Mechanical Metamaterial Composed of Re-Entrant Structural Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259 (12), pp.2200404 (12). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202200404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813041v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological waves guided by a glide-reflection symmetric crystal interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Deep learning based design of thermal metadevices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueyan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.064304 (6)</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.123149 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813135v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step-Lithography Micro-Stepper Based on Frictional Contact and Chiral Metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linzhi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (28), pp.2202128 (7). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202202128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Topological Circuitry in Square and Rectangular Phononic Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Topological waves guided by a glide-reflection symmetric crystal interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.054056 (13)</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.064304 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456174v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of roton-like dispersion relations in metamaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Acoustic Topological Circuitry in Square and Rectangular Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wiltshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard V Craster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (49), pp.eabm2189 (8)</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.054056 (13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549391v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap at megahertz frequencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of roton-like dispersion relations in metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fidelis Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Frenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (49), pp.eabm2189 (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0033615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03186585v1</w:t>
+                <w:t xml:space="preserve">hal-03549391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective anisotropy of periodic acoustic and elastic composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap at megahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (6), pp.063507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360016v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental realization of a pillared metasurface for flexural wave focusing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wan Wang</w:t>
+                <w:t xml:space="preserve">Effective anisotropy of periodic acoustic and elastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129, pp.215106 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414231v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental realization of a pillared metasurface for flexural wave focusing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yabin Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.051125 (7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0052278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal isotropic, reusable truss lattice material with near-zero Poisson’s ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueyan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifeng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.101048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eml.2020.101048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3345,491 +3479,491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-Reflection Symmetric Topological Phononic Crystal Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Elastic, Electrical, Transport, and Optical Properties in Inhomogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-Reflection Symmetric Topological Phononic Crystal Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Elastic, Electrical, Transport, and Optical Properties in Inhomogeneous Media (ETOPIM12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic topological circuitry in square and rectangular phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wiltshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V Craster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Mathematical Aspects of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional phononic crystal with ultra-wide bandgap for ultrasonics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ulliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egyptian Material Research Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Cairo, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3839,114 +3973,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and elastic metamaterials with extreme properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Andrés Iglesias Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Bourgogne Franche-Comté, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UBFCD003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04071317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4014,51 +4148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="098C48A2"/>
+    <w:nsid w:val="E7DBD8A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4245,51 +4379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-andres-iglesias-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9701-2785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268988587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbot Antoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112900" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Prodan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dudek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spaggiari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-023-23016-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianchao Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210993" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Hamzehei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qingxiang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40493-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Ji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Tan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104957" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.064304" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202110115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhi Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202202128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wiltshaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fidelis Gross" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Frenzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033615" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabin Jin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052278" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04071317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCD003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-andres-iglesias-martinez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9701-2785" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268988587" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lemkalli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Ji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ynnm-619n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Andr&#233;s Iglesias Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ulliac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbot Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112900" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Prodan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dudek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hirsinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianchao Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202210993" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-023-23016-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mizzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spaggiari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Hamzehei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bodaghi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qingxiang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40493-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyan Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifeng Tan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104957" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.064304" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202110115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Fang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.105057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202200404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linzhi Wu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202202128" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wiltshaw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fidelis Gross" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Frenzel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033615" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yabin Jin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2020.101048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359999v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04071317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCD003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>