--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -101,74 +101,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-8961-2104</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com.br/citations?user=bIl1VZIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000502522870</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">I-7265-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -221,2444 +242,2444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginário e cultura da intolerância em plataformas algorítmicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Contracampo - Brazilian journal of communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22409/contracampo.v40i1.47817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controle via agência em plataformas algorítmicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galáxia (São Paulo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44, pp.144-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1982-25532020244064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Máquinas de guerra híbrida em plataformas algorítmicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Compós</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23, pp.1-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30962/ec.1929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoliberalismo, guerra híbrida e a campanha presidencial de 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicação e Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (1), pp.261-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15603/2175-7755/cs.v42n1p261-291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plataformas algorítmicas: interpelação, perfilamento e performatividade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (3), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15448/1980-3729.2019.3.33723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da lógica editorial à lógica algorítmica da notícia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conexão comunicação e cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (36), pp.36-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18226/21782687.v19.n36.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social networks as a model of algorithmic governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> MATRIZes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (2), pp.165-191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1982-8160.v12i2p165-191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Père-version: a relativização do Nome-do-Pai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Redes sociais como modelo de governança algorítmica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ágora: Estudos em Teoria Psicanalítica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> MATRIZes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.165-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1982-8160.v12i2p165-191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/s1516-14982018002009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226054v1</w:t>
+                <w:t xml:space="preserve">hal-03226064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redes sociais como modelo de governança algorítmica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Père-version: a relativização do Nome-do-Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> MATRIZes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/issn.1982-8160.v12i2p165-191⟩</w:t>
+              <w:t xml:space="preserve">Ágora: Estudos em Teoria Psicanalítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s1516-14982018002009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226064v1</w:t>
+                <w:t xml:space="preserve">hal-03226054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Père-version: a função paterna na era do Outro algorítmico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carta de Sao Paulo, Boletim da Escola Brasileira de Psicanálise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (1), pp.112-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoliberalismo bricoleur: o imaginário político de Marina Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teoria &amp; Pesquisa: Revista de Ciência Política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (3), pp.199-234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31068/tp.26308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estratégias retóricas da publicidade: uma proposta de matriz classificatória</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social networks as dispositives of neoliberal governmentality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Compós</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Media Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (7), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17349/jmc116105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30962/ec.1312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226018v1</w:t>
+                <w:t xml:space="preserve">hal-03226014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social networks as dispositives of neoliberal governmentality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neoliberalismo, autoimunidade e redes sociais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Media Critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.145-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17349/jmc116105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03226014v1</w:t>
+                <w:t xml:space="preserve">hal-03225975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoliberalismo, autoimunidade e redes sociais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Estratégias retóricas da publicidade: uma proposta de matriz classificatória</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-Compós</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (3), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30962/ec.1312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225975v1</w:t>
+                <w:t xml:space="preserve">hal-03226018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of the Lacanian discourse theory in the field of communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercom: Revista Brasileira de Ciências da Comunicação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (2), pp.99-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1809-5844201627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O corpo entre o empreendedorismo de si e as patologias contemporâneas do gozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dossiê Filosofia &amp; Psicanálise, 5 (1), pp.48-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47456/sofia.v%25vi%25i.13962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aplicações da teoria lacaniana dos discursos na área de comunicação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intercom: Revista Brasileira de Ciências da Comunicação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (2), pp.99-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1809-5844201627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O consumidor como agente no neoliberalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> MATRIZes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.273-288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.1982-8160.v9i2p273-288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A publicidade contemporânea e o paradigma da perversão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicação, Mídia, Consumo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (30), pp.181-198. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18568/cmc.v11i30.478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O amor virtual como instância de empreendedorismo e de reificação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galáxia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (27), pp.72-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1982-25542014115069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginário moderno e o mundo do consumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (3), pp.603-617. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15448/1980-3729.2013.3.10963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cibercultura e a matriz lacaniana dos discursos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intexto </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28, pp.118-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dualidade do imaginário, entre Eros e Tânatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicanálise &amp; Barroco em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (1), pp.122-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetichismo e fantasmagoria no mundo do consumo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alceu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (25), pp.144-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumo contemporâneo e discurso do capitalismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (1), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A palavra é a morte da coisa: simbólico, gozo e pulsão de morte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Mal-estar e Subjetividade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (4), pp.1405-1428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eros e seus descontentes: da Reforma Protestante ao sexo virtual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexualidad, Salud y Sociedad - Revista Latinoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.105-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dos dois corpos do rei à democracia burguesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esboços - Revista do Programa de Pós-Graduação em História da UFSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (22), pp.127-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/2175-7976.2009v16n22p127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dos dois corpos do rei à democracia burguesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esboços - Revista do Programa de Pós-Graduação em História da UFSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (22), pp.127-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5007/2175-7976.2009v16n22p127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sob o signo de Narciso: identidade na sociedade de consumo e no ciberespaço</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verso e Reverso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (52), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4013/ver.2009.23.52.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O paradigma da esfera na Antiguidade: mito, filosofia e psicanálise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notandum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O inconsciente como linguagem: de Freud a Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASA: Cadernos de Semiótica Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (1), pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21709/casa.v7i1.1773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2668,305 +2689,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeito neoliberal: entre performance e gozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: PANSARELLI, D. et al. (orgs.). Gênero, psicanálise, filosofia na América Latina, filosofia da libertação e pensamento descolonial. São Paulo (SP), ANPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-127, 2019, 978-85-8807-281-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antecedentes do homo œconomicus neoliberal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: CORREIA, A.; NASCIMENTO, D.; MÜLLER, M. C. (orgs.). Filosofia política contemporânea. São Paulo (SP): ANPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.92-109, 2017, 978‐85‐8807-244‐2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das massas às redes: comunicação e mobilização política</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: JESUS, E.; TRINDADE, E.; JANOTTI, J.; ROXO, M. (orgs.). Reinvenção comunicacional da política: modos de habitar e desabitar o século XXI. Salvador (BA): EDUFBA/Brasília (DF): Compós</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-166, 2016, 978-85-2321-483-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinema, consumer society and spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: DRUMMOND, Phillip (ed.). The London film and media reader 3: the pleasures of the spectacle. London, The London Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-121, 2015, 978-09-5736-315-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2976,167 +2997,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Império das imagens e fluidez das identificações</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">El imperio de las imágenes y la fluidez de las identificaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225769v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El imperio de las imágenes y la fluidez de las identificaciones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Império das imagens e fluidez das identificações</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Lemes de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225770v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3204,51 +3225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="264E7AAD"/>
+    <w:nsid w:val="49EDE050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-cesar-lemes-de-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8961-2104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502522870" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-7265-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226573v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Lemes de Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/contracampo.v40i1.47817" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-25532020244064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30962/ec.1929" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15603/2175-7755/cs.v42n1p261-291" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2019.3.33723" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18226/21782687.v19.n36.02" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v12i2p165-191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1516-14982018002009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31068/tp.26308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226018v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30962/ec.1312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17349/jmc116105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225975v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-5844201627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/sofia.v%25vi%25i.13962" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v9i2p273-288" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18568/cmc.v11i30.478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225768v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-25542014115069" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2013.3.10963" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7976.2009v16n22p127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225705v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4013/ver.2009.23.52.07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21709/casa.v7i1.1773" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225773v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julio-cesar-lemes-de-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8961-2104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com.br/citations?user=bIl1VZIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000502522870" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-7265-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226573v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Lemes de Castro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/contracampo.v40i1.47817" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226570v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-25532020244064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30962/ec.1929" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15603/2175-7755/cs.v42n1p261-291" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2019.3.33723" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18226/21782687.v19.n36.02" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v12i2p165-191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1516-14982018002009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31068/tp.26308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17349/jmc116105" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30962/ec.1312" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1809-5844201627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/sofia.v%25vi%25i.13962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1982-8160.v9i2p273-288" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18568/cmc.v11i30.478" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225768v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-25542014115069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225765v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2013.3.10963" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7976.2009v16n22p127" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4013/ver.2009.23.52.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21709/casa.v7i1.1773" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>